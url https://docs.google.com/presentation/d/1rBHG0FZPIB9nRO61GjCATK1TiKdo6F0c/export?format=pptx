--- v1 (2026-08-20)
+++ v2 (2026-10-19)
@@ -1,190 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...156 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
+  <Override PartName="/ppt/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.comments+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId6"/>
     <p:sldMasterId id="2147483666" r:id="rId7"/>
     <p:sldMasterId id="2147483684" r:id="rId8"/>
     <p:sldMasterId id="2147483702" r:id="rId9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId11"/>
     <p:sldId id="257" r:id="rId12"/>
     <p:sldId id="258" r:id="rId13"/>
     <p:sldId id="259" r:id="rId14"/>
     <p:sldId id="260" r:id="rId15"/>
     <p:sldId id="261" r:id="rId16"/>
     <p:sldId id="262" r:id="rId17"/>
     <p:sldId id="263" r:id="rId18"/>
     <p:sldId id="264" r:id="rId19"/>
     <p:sldId id="265" r:id="rId20"/>
@@ -451,70 +450,70 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mh8m1YPajwCWZiS1pD+CKgXWLl1wQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mhzL8lrLbkzCeKjMFfEx5G0UAgO4A=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cmAuthor clrIdx="0" id="0" initials="" lastIdx="4" name="Nikita Nathwani"/>
   <p:cmAuthor clrIdx="1" id="1" initials="" lastIdx="5" name="Duncan Cornish"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{471B00C3-9B54-42BB-8CBA-6E203BB70191}">
-  <a:tblStyle styleId="{471B00C3-9B54-42BB-8CBA-6E203BB70191}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{7FC649A3-E4D9-44B5-81AC-6A6F93808A5B}">
+  <a:tblStyle styleId="{7FC649A3-E4D9-44B5-81AC-6A6F93808A5B}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -611,52 +610,52 @@
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cm authorId="0" idx="1" dt="2025-08-14T13:59:13.120">
     <p:pos x="78" y="1539"/>
     <p:text>Example is confusing in maths explainer as we use 100% of £100</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0"/>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABSz5tz7E"/>
       </p:ext>
     </p:extLst>
   </p:cm>
   <p:cm authorId="1" idx="1" dt="2024-09-30T12:57:27.633">
     <p:pos x="78" y="1539"/>
     <p:text>Hey @nikita.nathwani@ftflic.com is this ready to add to the video, and do we need to update the figures used in the slides here? thanks!</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0">
           <p15:parentCm authorId="0" idx="1"/>
         </p15:threadingInfo>
       </p:ext>
@@ -745,52 +744,52 @@
           <p15:parentCm authorId="0" idx="1"/>
         </p15:threadingInfo>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABpUurV_c"/>
       </p:ext>
     </p:extLst>
   </p:cm>
   <p:cm authorId="0" idx="4" dt="2025-08-14T13:59:13.120">
     <p:pos x="78" y="1539"/>
     <p:text>It does, I gave you the updated video link</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0">
           <p15:parentCm authorId="0" idx="1"/>
         </p15:threadingInfo>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABpUurV_k"/>
       </p:ext>
     </p:extLst>
   </p:cm>
 </p:cmLst>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1317,179 +1316,179 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchestereveningnews.co.uk/sport/boxing/tyson-fury-takes-wife-paris-28821237" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/individual-savings-accounts/how-isas-work" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b7JL3EpsHPs" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b7JL3EpsHPs" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b7JL3EpsHPs" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="175" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="176" name="Google Shape;176;g3f56f65204f_0_49:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
@@ -1806,51 +1805,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Purchasing on Vinted, eBay, Gumtree, although be aware of scams</a:t>
+              <a:t>Purchasing on Vinted, eBay, Gumtree, although be aware of fraud</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
@@ -2988,50 +2987,79 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.gov.uk/individual-savings-accounts/how-isas-work</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="377" name="Shape 377"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -3186,50 +3214,81 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Adaptive teaching: This example uses simple interest for calculations. For more confident students, compound interest can be introduced.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -3986,51 +4045,51 @@
               </a:rPr>
               <a:t> interest means money in the bank will grow faster than </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>simple</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> interest. Watch Flic’s video to learn more: </a:t>
+              <a:t> interest. Watch FLIC’s video to learn more: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Year 11 Session 3 Compound Interest - How to calculate compound interest</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -4440,51 +4499,51 @@
               </a:rPr>
               <a:t> interest means money in the bank will grow faster than </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>simple</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> interest. Watch Flic’s video to learn more: </a:t>
+              <a:t> interest. Watch FLIC’s video to learn more: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Year 11 Session 3 Compound Interest - How to calculate compound interest</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -4729,82 +4788,82 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+              <a:t>“advantage” and “disadvantage” often depend on the person’s goal, quick access versus growing savings safely.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen and is tempting to dip into.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
@@ -5089,82 +5148,82 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+              <a:t>“advantage” and “disadvantage” often depend on the person’s goal, quick access versus growing savings safely.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen and is tempting to dip into.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
@@ -5332,82 +5391,82 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+              <a:t>“advantage” and “disadvantage” often depend on the person’s goal, quick access versus growing savings safely.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen and is tempting to dip into.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
@@ -5575,82 +5634,82 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+              <a:t>“advantage” and “disadvantage” often depend on the person’s goal, quick access versus growing savings safely.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen and is tempting to dip into.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
@@ -6212,51 +6271,51 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Method: goal amount divided by weekly saving gives the number of weeks. If Charlie saves part of his £10 a month toward a £40 goal, help pupils see how long that realistically takes.</a:t>
+              <a:t>Method: goal amount divided by weekly saving gives the number of weeks. If Charlie saves part of his £10 a month toward a £40 goal, help students see how long that realistically takes.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
@@ -6314,51 +6373,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Feedback:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> look for pupils who show the working and set a realistic weekly amount, rather than an amount Charlie could not actually manage.</a:t>
+              <a:t> look for students who show the working and set a realistic weekly amount, rather than an amount Charlie could not actually manage.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1000">
@@ -6906,91 +6965,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answered throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should make this clear when answering.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -7091,51 +7150,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Taking feedback: use non-judgemental language and keep it general. Do not invite pupils to disclose their family's finances. Important to acknowledge that saving is harder on a low income.</a:t>
+              <a:t>Taking feedback: use non-judgemental language and keep it general. Do not invite students to disclose their family’s finances. Important to acknowledge that saving is harder on a low income.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
@@ -7150,51 +7209,51 @@
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Saving is a skill and a habit, not just willpower. Regular small amounts add up.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>It is harder for some people than others. Lower or irregular income, or high essential costs, leave less to save. This is not about being "bad with money".</a:t>
+              <a:t>It is harder for some people than others. Lower or irregular income or high essential costs leave less to save. This is not about being “bad with money”.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Things that help: a clear goal, saving little and often, and keeping savings somewhere less tempting to spend.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -8361,51 +8420,51 @@
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>• It feels good to save, and can reduce stress and anxiety around money</a:t>
+              <a:t>• It feels good to save and can reduce stress and anxiety around money</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
@@ -8729,82 +8788,82 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>A strong paragraph gives reasons and examples: emergencies, big purchases like a car or holiday, planned events, or future security.</a:t>
+              <a:t>A strong paragraph gives reasons and examples: emergencies, big purchases like a car or holiday, planned events or future security.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>The best answers explain that saving needs differ by age, income and circumstances. A Year 8 pupil and an adult with a family save for very different things.</a:t>
+              <a:t>The best answers explain that saving needs differ by age, income and circumstances. A Year 8 student and an adult with a family save for very different things.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="274" name="Shape 274"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8895,320 +8954,320 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...23 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout54.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout55.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout58.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout59.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout60.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout61.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout62.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout63.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout64.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout65.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout66.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout67.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout68.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="7" name="Shape 7"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -12122,160 +12181,135 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
-  <p:cSld name="Section slide 1_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="92" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3f73e509721_0_11"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="1373700"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...36 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="94" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g3f56f65204f_1_100"/>
+          <p:cNvPr id="95" name="Google Shape;95;g3f73e509721_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
@@ -12510,141 +12544,200 @@
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="96" name="Google Shape;96;g3f56f65204f_1_100"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3f73e509721_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="302950"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="97" name="Google Shape;97;g3f56f65204f_1_100"/>
+          <p:cNvPr id="97" name="Google Shape;97;g3f73e509721_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="98" name="Shape 98"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3f73e509721_0_9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g3f56f65204f_1_104"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3f73e509721_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12659,193 +12752,159 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="100" name="Google Shape;100;g3f56f65204f_1_104"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3f73e509721_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f73e509721_0_16"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8069450" y="4311925"/>
-            <a:ext cx="835000" cy="650200"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -12870,1064 +12929,1150 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3f73e509721_0_18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="106" name="Google Shape;106;g3f56f65204f_1_111"/>
+          <p:cNvPr id="107" name="Google Shape;107;g3f73e509721_0_18"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3f73e509721_0_21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3f73e509721_0_23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE_AND_BODY_1">
+<file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3f73e509721_0_25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;g3f73e509721_0_25"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3f73e509721_0_25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="107" name="Shape 107"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="108" name="Google Shape;108;g3f56f65204f_1_113"/>
+          <p:cNvPr id="117" name="Google Shape;117;g3f73e509721_0_29"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="118" name="Shape 118"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3f73e509721_0_31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="120" name="Google Shape;120;g3f73e509721_0_31"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="121" name="Shape 121"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3f73e509721_0_35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3f73e509721_0_35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="SECTION_HEADER">
+<file path=ppt/slideLayouts/slideLayout48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="262A33"/>
+          <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
-[...403 lines deleted...]
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="114" name="Google Shape;114;g3f56f65204f_1_119"/>
-[...319 lines deleted...]
-          <p:cNvPr id="123" name="Google Shape;123;g3f56f65204f_1_128"/>
+          <p:cNvPr id="126" name="Google Shape;126;g3f73e509721_0_38"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="222564"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="124" name="Google Shape;124;g3f56f65204f_1_128"/>
+          <p:cNvPr id="127" name="Google Shape;127;g3f73e509721_0_38"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7184749" y="3227346"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
   <p:cSld name="TITLE_ONLY_1_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="126" name="Google Shape;126;g3f56f65204f_1_131"/>
+          <p:cNvPr id="129" name="Google Shape;129;g3f73e509721_0_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 2">
   <p:cSld name="TITLE_ONLY_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -14316,246 +14461,244 @@
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>If there is a question that you do not wish to ask aloud, you can write it on a post-it note which will be collected throughout the session and answered at the end</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
-  <p:cSld name="Section slide 1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="128" name="Shape 128"/>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...84 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
   <p:cSld name="Divider/pullout 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="131" name="Shape 131"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="132" name="Google Shape;132;g3f56f65204f_1_139"/>
+          <p:cNvPr id="132" name="Google Shape;132;g3f73e509721_0_44"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout52.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="134" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g3f73e509721_0_5"/>
+          <p:cNvPr id="135" name="Google Shape;135;g3f56f65204f_1_137"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;g3f56f65204f_1_100"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
@@ -14790,259 +14933,141 @@
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="136" name="Google Shape;136;g3f73e509721_0_5"/>
+          <p:cNvPr id="138" name="Google Shape;138;g3f56f65204f_1_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="302950"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="137" name="Google Shape;137;g3f73e509721_0_5"/>
+          <p:cNvPr id="139" name="Google Shape;139;g3f56f65204f_1_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout53.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout54.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...50 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g3f73e509721_0_13"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3f56f65204f_1_104"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -15057,388 +15082,715 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="144" name="Google Shape;144;g3f73e509721_0_13"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3f56f65204f_1_104"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="143" name="Shape 143"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3f56f65204f_1_107"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout56.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
-  <p:cSld name="Section slide 1_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="145" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3f56f65204f_1_109"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="1015500"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...36 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout57.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="149" name="Google Shape;149;g3f73e509721_0_18"/>
+          <p:cNvPr id="148" name="Google Shape;148;g3f56f65204f_1_111"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8055750" y="4325600"/>
-            <a:ext cx="835000" cy="643375"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
   <p:cSld name="TITLE_AND_BODY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="150" name="Shape 150"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="151" name="Google Shape;151;g3f73e509721_0_21"/>
+          <p:cNvPr id="150" name="Google Shape;150;g3f56f65204f_1_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout59.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
-  <p:cSld name="TITLE_ONLY_1_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0543B3"/>
+          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="152" name="Shape 152"/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3f56f65204f_1_115"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="153" name="Google Shape;153;g3f73e509721_0_23"/>
+          <p:cNvPr id="153" name="Google Shape;153;g3f56f65204f_1_115"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3f56f65204f_1_115"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
   <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -15463,981 +15815,688 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout60.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
-[...402 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
   <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="158" name="Shape 158"/>
+        <p:cNvPr id="155" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="159" name="Google Shape;159;g3f73e509721_0_29"/>
-[...260 lines deleted...]
-          <p:cNvPr id="166" name="Google Shape;166;g3f73e509721_0_35"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3f56f65204f_1_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout65.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3f56f65204f_1_121"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3f56f65204f_1_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="160" name="Shape 160"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="161" name="Shape 161"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;g3f56f65204f_1_125"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="163" name="Google Shape;163;g3f56f65204f_1_125"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
   <p:cSld name="TITLE_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="164" name="Shape 164"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="168" name="Google Shape;168;g3f73e509721_0_38"/>
+          <p:cNvPr id="165" name="Google Shape;165;g3f56f65204f_1_128"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="222564"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="169" name="Google Shape;169;g3f73e509721_0_38"/>
+          <p:cNvPr id="166" name="Google Shape;166;g3f56f65204f_1_128"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7184749" y="3227346"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout66.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
   <p:cSld name="TITLE_ONLY_1_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="171" name="Google Shape;171;g3f73e509721_0_41"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3f56f65204f_1_131"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout67.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
   <p:cSld name="Divider slide 2_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="172" name="Shape 172"/>
+        <p:cNvPr id="169" name="Shape 169"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3f56f65204f_1_134"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="172" name="Google Shape;172;g3f56f65204f_1_134"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
   <p:cSld name="Divider/pullout 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="174" name="Google Shape;174;g3f73e509721_0_44"/>
+          <p:cNvPr id="174" name="Google Shape;174;g3f56f65204f_1_139"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -16882,64 +16941,64 @@
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout51.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout50.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout50.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout51.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout62.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout61.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout64.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout63.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout55.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout60.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout66.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout65.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout68.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout67.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout56.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout57.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout58.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout59.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout55.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout56.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout57.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout58.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout59.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout61.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout62.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout63.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout64.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout65.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout66.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout67.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout68.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -20412,180 +20471,180 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/b7JL3EpsHPs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/b7JL3EpsHPs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=GK18EEkfDEA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/></Relationships>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=GK18EEkfDEA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/savings/types-of-savings/how-to-set-a-savings-goal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/savings/types-of-savings/how-to-set-a-savings-goal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.money.co.uk/savings-accounts/what-is-the-best-way-to-save-for-your-child" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unbiased.co.uk/discover/personal-finance/savings-investing/saving-for-children" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/e0f8f23e-36ac-4b8e-877b-5bd1ec26fca2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/money/banking/bank-accounts/best-childrens-bank-accounts-aRMaB5Y7IaQO" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="178" name="Shape 178"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -25059,50 +25118,164 @@
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="368" name="Shape 368"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="369" name="Google Shape;369;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
+            <a:off x="430275" y="2201000"/>
+            <a:ext cx="8322600" cy="1736100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Be even smarter by using an account that is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> tax-free</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> (ISA: Individual Savings Account) so that interest money isn’t lost on tax. You have to be 18 to open an ISA, but a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Junior ISA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>can be opened by a parent or guardian. Every tax year you can save up to £20,000 in one account or split the amount across multiple accounts.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g24f7d5e8862_0_726"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
             <a:off x="2615200" y="1299425"/>
             <a:ext cx="2329800" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -25110,58 +25283,58 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="371" name="Google Shape;371;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="446127" y="1223868"/>
-            <a:ext cx="7914900" cy="780300"/>
+            <a:off x="446125" y="1223875"/>
+            <a:ext cx="8322600" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -25172,280 +25345,166 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Put money into an account that pays </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>interest (a percentage added to the money in the bank) –</a:t>
+              <a:t>interest (a percentage added to the money in the bank);</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> this might be paid monthly or yearly.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="371" name="Google Shape;371;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="372" name="Google Shape;372;g24f7d5e8862_0_726"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="1449290"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="372" name="Google Shape;372;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="373" name="Google Shape;373;g24f7d5e8862_0_726"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="2638228"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="373" name="Google Shape;373;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="374" name="Google Shape;374;g24f7d5e8862_0_726"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="233377" y="4129698"/>
+            <a:off x="233377" y="4308941"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;g24f7d5e8862_0_726"/>
-[...112 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="375" name="Google Shape;375;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="430275" y="3727849"/>
+            <a:off x="430275" y="3907092"/>
             <a:ext cx="8012700" cy="1098900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -25481,63 +25540,63 @@
               </a:rPr>
               <a:t>protected</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> by the Financial Services Compensation Scheme up to the value of </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>£120,000 </a:t>
+              <a:t>£120,000;</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>– if anything should happen to someone’s bank, their money is safe.</a:t>
+              <a:t> if anything happens to your bank, your money is safe.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="376" name="Google Shape;376;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="221700" y="246075"/>
             <a:ext cx="7731600" cy="516000"/>
@@ -25602,77 +25661,50 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
-                                  <p:stCondLst>
-[...25 lines deleted...]
-                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="370"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
@@ -25681,155 +25713,182 @@
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="371"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...43 lines deleted...]
-                              </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="374"/>
+                                          <p:spTgt spid="372"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="373"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="369"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="374"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
@@ -26710,51 +26769,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>0.10 x 100 =£10</a:t>
+              <a:t>0.10 x 100 = £10</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -27643,51 +27702,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>1.  How much interest has she made at the end of the year?</a:t>
+              <a:t>1. How much interest has she made at the end of the year?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -28790,51 +28849,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="418" name="Google Shape;418;g24f7d5e8862_0_772"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="282125" y="1226150"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{471B00C3-9B54-42BB-8CBA-6E203BB70191}</a:tableStyleId>
+                <a:tableStyleId>{7FC649A3-E4D9-44B5-81AC-6A6F93808A5B}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1947025"/>
                 <a:gridCol w="3360500"/>
                 <a:gridCol w="3360500"/>
               </a:tblGrid>
               <a:tr h="598500">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
@@ -30127,51 +30186,51 @@
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="187" name="Google Shape;187;g1575e96a1fb_0_240"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="871975" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{471B00C3-9B54-42BB-8CBA-6E203BB70191}</a:tableStyleId>
+                <a:tableStyleId>{7FC649A3-E4D9-44B5-81AC-6A6F93808A5B}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -31563,51 +31622,51 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>No interest: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Money stored in a cash box doesn't earn any interest or grow over time, resulting in missed opportunities for financial growth.</a:t>
+              <a:t>Money stored in a cash box doesn’t earn any interest or grow over time, resulting in missed opportunities for financial growth.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -31667,51 +31726,51 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Security Risks: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Cash stored in a box is vulnerable to theft, loss due to fire or natural disasters, and accidental damage. This risk can be significant, especially if it contains a large amount of money.</a:t>
+              <a:t>Cash stored in a box is vulnerable to theft, loss due to fire or natural disasters and accidental damage. This risk can be significant, especially if it contains a large amount of money.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
@@ -32082,51 +32141,51 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Security: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Banks insure deposits up to a set limit through government-backed schemes. Funds are protected against theft, fire, and natural disasters, rather than in a physical cash box.</a:t>
+              <a:t>Banks insure deposits up to a set limit through government-backed schemes. Funds are protected against theft, fire and natural disasters, rather than in a physical cash box.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -32186,51 +32245,51 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Record keeping: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Banks provide clear records of all transactions, which can be helpful for budgeting, tax purposes, and tracking financial history.</a:t>
+              <a:t>Banks provide clear records of all transactions, which can be helpful for budgeting, tax purposes and tracking financial history.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
@@ -32601,51 +32660,51 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Fees and requirements:</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> Some savings accounts come with fees, minimum balance requirements, and other conditions that can affect how much can be made in interest. Compare different account options before choosing.</a:t>
+              <a:t> Some savings accounts come with fees, minimum balance requirements and other conditions that can affect how much can be made in interest. Compare different account options before choosing.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -37672,51 +37731,51 @@
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Some banking apps automatically “top up” transactions so that small amounts can be saved while spending. For example, if you spend £4.35 the app will automatically round it up to £5.00, and put the 65p into a savings account</a:t>
+              <a:t>Some banking apps automatically “top up” transactions so that small amounts can be saved while spending. For example, if you spend £4.35 the app will automatically round it up to £5.00 and put the 65p into a savings account</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="553" name="Google Shape;553;g24f7d5e8862_0_848"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="456977" y="1242525"/>
             <a:ext cx="8415000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -39981,75 +40040,51 @@
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="2400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Give Charlie </a:t>
-[...23 lines deleted...]
-                <a:t>on how to save up.</a:t>
+                <a:t>Give Charlie some great advice on how to save up.</a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="588" name="Google Shape;588;g3f56f65204f_1_270"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="762000" y="3238500"/>
             <a:ext cx="3048000" cy="666900"/>
             <a:chOff x="762000" y="3238500"/>
@@ -41006,51 +41041,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId6">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
-                <a:t>National Debtline  – Debt and Money – a debt advice charity run by the Money Advice Trust</a:t>
+                <a:t>National Debtline – Debt and Money – a debt advice charity run by the Money Advice Trust</a:t>
               </a:r>
               <a:br>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
               </a:br>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>, offering a free and confidential debt advice service.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
@@ -41588,51 +41623,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Unbiased - Saving for children: the best ways to save for your child's future</a:t>
+              <a:t>Unbiased - Saving for children: the best ways to save for your child’s future</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> (2025)</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -41706,51 +41741,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Best children's bank accounts 2026 (Which 2026)</a:t>
+              <a:t>Best children’s bank accounts 2026 (Which 2026)</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="621" name="Google Shape;621;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -43168,65 +43203,65 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="225" name="Google Shape;225;g24f7d5e8862_0_614"/>
+          <p:cNvPr id="225" name="Google Shape;225;g24f7d5e8862_0_614" title="noun_cash_8213918_@700.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect b="18974" l="0" r="0" t="5730"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3427025" y="1451488"/>
-            <a:ext cx="2186225" cy="1935725"/>
+            <a:off x="3427025" y="1460625"/>
+            <a:ext cx="2186224" cy="1646075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="226" name="Google Shape;226;g24f7d5e8862_0_614"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1653900" y="393800"/>
             <a:ext cx="5836200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -44484,51 +44519,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch: is this the same for all people?</a:t>
+              <a:t>STRETCH | is this the same for all people?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="249" name="Google Shape;249;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
@@ -47107,51 +47142,51 @@
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="51FF00"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFFFFF"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="FFFFFF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0543B3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
@@ -47364,88 +47399,88 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
-    <a:clrScheme name="Default">
+    <a:clrScheme name="Simple Light">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="158158"/>
+        <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F3F3F3"/>
+        <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="058DC7"/>
+        <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50B432"/>
+        <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="ED561B"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="EDEF00"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="24CBE5"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="64E572"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2200CC"/>
+        <a:srgbClr val="0543B3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551A8B"/>
+        <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -47922,88 +47957,88 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
-    <a:clrScheme name="Simple Light">
+    <a:clrScheme name="Default">
       <a:dk1>
-        <a:srgbClr val="262A33"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="262A33"/>
+        <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="262A33"/>
+        <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="0543B3"/>
+        <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="FF8022"/>
+        <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="51FF00"/>
+        <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="EDEF00"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="24CBE5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="64E572"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0543B3"/>
+        <a:srgbClr val="2200CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>