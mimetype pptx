--- v0 (2026-02-12)
+++ v1 (2026-08-20)
@@ -1,461 +1,520 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.comments+xml" PartName="/ppt/comments/comment1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout37.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout62.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout54.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout29.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout46.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout55.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout61.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout38.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout52.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout64.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout60.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout47.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout65.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout35.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout48.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout49.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout36.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout66.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout53.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout41.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout24.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout67.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout40.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout59.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout33.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout42.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout68.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout34.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout30.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout56.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout43.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout26.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout51.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout39.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout57.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout31.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout50.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout44.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout14.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout63.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout28.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout27.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout58.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout15.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout45.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout32.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide30.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide33.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide29.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide32.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide28.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide31.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide29.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide32.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide28.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide33.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide30.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide31.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/binary" PartName="/ppt/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml" PartName="/ppt/commentAuthors.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId6"/>
+    <p:sldMasterId id="2147483666" r:id="rId7"/>
+    <p:sldMasterId id="2147483684" r:id="rId8"/>
+    <p:sldMasterId id="2147483702" r:id="rId9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId8"/>
-[...29 lines deleted...]
-    <p:sldId id="286" r:id="rId38"/>
+    <p:sldId id="256" r:id="rId11"/>
+    <p:sldId id="257" r:id="rId12"/>
+    <p:sldId id="258" r:id="rId13"/>
+    <p:sldId id="259" r:id="rId14"/>
+    <p:sldId id="260" r:id="rId15"/>
+    <p:sldId id="261" r:id="rId16"/>
+    <p:sldId id="262" r:id="rId17"/>
+    <p:sldId id="263" r:id="rId18"/>
+    <p:sldId id="264" r:id="rId19"/>
+    <p:sldId id="265" r:id="rId20"/>
+    <p:sldId id="266" r:id="rId21"/>
+    <p:sldId id="267" r:id="rId22"/>
+    <p:sldId id="268" r:id="rId23"/>
+    <p:sldId id="269" r:id="rId24"/>
+    <p:sldId id="270" r:id="rId25"/>
+    <p:sldId id="271" r:id="rId26"/>
+    <p:sldId id="272" r:id="rId27"/>
+    <p:sldId id="273" r:id="rId28"/>
+    <p:sldId id="274" r:id="rId29"/>
+    <p:sldId id="275" r:id="rId30"/>
+    <p:sldId id="276" r:id="rId31"/>
+    <p:sldId id="277" r:id="rId32"/>
+    <p:sldId id="278" r:id="rId33"/>
+    <p:sldId id="279" r:id="rId34"/>
+    <p:sldId id="280" r:id="rId35"/>
+    <p:sldId id="281" r:id="rId36"/>
+    <p:sldId id="282" r:id="rId37"/>
+    <p:sldId id="283" r:id="rId38"/>
+    <p:sldId id="284" r:id="rId39"/>
+    <p:sldId id="285" r:id="rId40"/>
+    <p:sldId id="286" r:id="rId41"/>
+    <p:sldId id="287" r:id="rId42"/>
+    <p:sldId id="288" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId39"/>
-[...9 lines deleted...]
-      <p:boldItalic r:id="rId46"/>
+      <p:regular r:id="rId44"/>
+      <p:bold r:id="rId45"/>
+      <p:italic r:id="rId46"/>
+      <p:boldItalic r:id="rId47"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId47"/>
-      <p:boldItalic r:id="rId48"/>
+      <p:bold r:id="rId48"/>
+      <p:boldItalic r:id="rId49"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7mj/sgo36NzgTxne6z/0pMikwWSr/Q=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mh8m1YPajwCWZiS1pD+CKgXWLl1wQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cmAuthor clrIdx="0" id="0" initials="" lastIdx="4" name="Nikita Nathwani"/>
   <p:cmAuthor clrIdx="1" id="1" initials="" lastIdx="5" name="Duncan Cornish"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{553556CD-4AD5-4202-88CF-D862308B1F90}">
-  <a:tblStyle styleId="{553556CD-4AD5-4202-88CF-D862308B1F90}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{471B00C3-9B54-42BB-8CBA-6E203BB70191}">
+  <a:tblStyle styleId="{471B00C3-9B54-42BB-8CBA-6E203BB70191}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -553,51 +612,51 @@
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId49" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cm authorId="0" idx="1" dt="2025-08-14T13:59:13.120">
     <p:pos x="78" y="1539"/>
     <p:text>Example is confusing in maths explainer as we use 100% of £100</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0"/>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABSz5tz7E"/>
       </p:ext>
     </p:extLst>
   </p:cm>
   <p:cm authorId="1" idx="1" dt="2024-09-30T12:57:27.633">
     <p:pos x="78" y="1539"/>
     <p:text>Hey @nikita.nathwani@ftflic.com is this ready to add to the video, and do we need to update the figures used in the slides here? thanks!</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0">
           <p15:parentCm authorId="0" idx="1"/>
         </p15:threadingInfo>
       </p:ext>
@@ -687,51 +746,51 @@
         </p15:threadingInfo>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABpUurV_c"/>
       </p:ext>
     </p:extLst>
   </p:cm>
   <p:cm authorId="0" idx="4" dt="2025-08-14T13:59:13.120">
     <p:pos x="78" y="1539"/>
     <p:text>It does, I gave you the updated video link</p:text>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo timeZoneBias="0">
           <p15:parentCm authorId="0" idx="1"/>
         </p15:threadingInfo>
       </p:ext>
       <p:ext uri="http://customooxmlschemas.google.com/">
         <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" commentPostId="AAABpUurV_k"/>
       </p:ext>
     </p:extLst>
   </p:cm>
 </p:cmLst>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1052,290 +1111,290 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchestereveningnews.co.uk/sport/boxing/tyson-fury-takes-wife-paris-28821237" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8edPzh71RIQ" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b7JL3EpsHPs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8edPzh71RIQ" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vIPhIi9KzAQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=djBJmRH9lDo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b7JL3EpsHPs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8edPzh71RIQ" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vIPhIi9KzAQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=djBJmRH9lDo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=b7JL3EpsHPs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1358,139 +1417,147 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvPr id="175" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g24f7d5e8862_0_581:notes"/>
+          <p:cNvPr id="176" name="Google Shape;176;g3f56f65204f_0_49:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;g24f7d5e8862_0_581:notes"/>
+          <p:cNvPr id="177" name="Google Shape;177;g3f56f65204f_0_49:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
@@ -1504,110 +1571,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="297" name="Shape 297"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g24f7d5e8862_0_659:notes"/>
+          <p:cNvPr id="298" name="Google Shape;298;g24f7d5e8862_0_659:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g24f7d5e8862_0_659:notes"/>
+          <p:cNvPr id="299" name="Google Shape;299;g24f7d5e8862_0_659:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1906,122 +1973,114 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Spend les</a:t>
-[...11 lines deleted...]
-              <a:t>s</a:t>
+              <a:t>Spend less</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Look for cashback offers - the concept may need explaining</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -2223,110 +2282,110 @@
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="340" name="Shape 340"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g24f7d5e8862_0_701:notes"/>
+          <p:cNvPr id="341" name="Google Shape;341;g24f7d5e8862_0_701:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g24f7d5e8862_0_701:notes"/>
+          <p:cNvPr id="342" name="Google Shape;342;g24f7d5e8862_0_701:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2551,110 +2610,110 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvPr id="350" name="Shape 350"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;g24f7d5e8862_0_711:notes"/>
+          <p:cNvPr id="351" name="Google Shape;351;g24f7d5e8862_0_711:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;g24f7d5e8862_0_711:notes"/>
+          <p:cNvPr id="352" name="Google Shape;352;g24f7d5e8862_0_711:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
@@ -2742,133 +2801,199 @@
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>They pay interest on deposits and charge interest loans. That helps them make a profit.</a:t>
+              <a:t>They pay interest on deposits and charge interest on loans. That helps them make a profit.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g24f7d5e8862_0_726:notes"/>
+          <p:cNvPr id="366" name="Google Shape;366;g24f7d5e8862_0_726:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g24f7d5e8862_0_726:notes"/>
+          <p:cNvPr id="367" name="Google Shape;367;g24f7d5e8862_0_726:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2882,110 +3007,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="377" name="Shape 377"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g24f7d5e8862_0_738:notes"/>
+          <p:cNvPr id="378" name="Google Shape;378;g24f7d5e8862_0_738:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g24f7d5e8862_0_738:notes"/>
+          <p:cNvPr id="379" name="Google Shape;379;g24f7d5e8862_0_738:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3034,87 +3159,93 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Adaptive teaching: This example uses simple interest for calculations. For HAPs, compound interest can be introduced.</a:t>
+              <a:t>Adaptive teaching: This example uses simple interest for calculations. For more confident students, compound interest can be introduced.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
@@ -3212,89 +3343,108 @@
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Over time compound interest means money in the bank will grow faster than simple interest: watch the video to learn more: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>How Does Savings Account Interest Work?</a:t>
-[...11 lines deleted...]
-              <a:t> (please note the video has an American context)</a:t>
+              <a:t>https://www.youtube.com/watch?v=b7JL3EpsHPs</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -3305,751 +3455,227 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="234" name="Shape 234"/>
+        <p:cNvPr id="387" name="Shape 387"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g24f7d5e8862_0_750:notes"/>
-[...98 lines deleted...]
-          <p:cNvPr id="243" name="Google Shape;243;g24f7d5e8862_0_758:notes"/>
+          <p:cNvPr id="388" name="Google Shape;388;g24f7d5e8862_0_750:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g24f7d5e8862_0_758:notes"/>
+          <p:cNvPr id="389" name="Google Shape;389;g24f7d5e8862_0_750:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...318 lines deleted...]
-              </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
-[...104 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="253" name="Shape 253"/>
+        <p:cNvPr id="395" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;g2f1946b8817_0_4:notes"/>
+          <p:cNvPr id="396" name="Google Shape;396;g24f7d5e8862_0_758:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="255" name="Google Shape;255;g2f1946b8817_0_4:notes"/>
+          <p:cNvPr id="397" name="Google Shape;397;g24f7d5e8862_0_758:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4169,99 +3795,102 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Compound interest: Instead of finding 2% on the deposit (amount paid in) of £100 each month, we can find 2% on the amount paid in PLUS the extra interest made on the Year before. E.g. in the SECOND YEAR. we find 2% on the amount earned in the FIRST YEAR which is £102. We do 2% on £102 (instead of 2% on £100). 2% on £102 is £102 x 0.02 = £2.04 (bigger than £2). So at the end of Year 2 there will be £102 + £2.04 = £104.04, instead of £104.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Example 2: Instead of finding 5% on the deposit (amount paid in) of £100 each month, we can find 5% on the amount paid in PLUS the extra interest made on the Year before. E.g. in the SECOND YEAR. we find 5% on the amount earned in the FIRST YEAR which is £105. We do 5% on £105 (instead of 5% on £100). 5% on £105 is £105 x 0.05 = £5.25 (bigger than £5). So at the end of Year 2 there will be £105 + £5.25 = £110.25, instead of £110.</a:t>
             </a:r>
@@ -4275,539 +3904,1043 @@
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Over time compound interest means money in the bank will grow faster than simple interest: watch the video to learn more: </a:t>
+              <a:t>Over time, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>compound</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> interest means money in the bank will grow faster than </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>simple</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> interest. Watch Flic’s video to learn more: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://www.youtube.com/watch?v=8edPzh71RIQ</a:t>
-[...138 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Year 11 Session 3 Compound Interest - How to calculate compound interest</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="260" name="Shape 260"/>
+        <p:cNvPr id="406" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;g24f7d5e8862_0_772:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g2f1946b8817_0_4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;g24f7d5e8862_0_772:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g2f1946b8817_0_4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher explanation  </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Adaptive teaching: This example uses simple interest for calculations. For HAPs, compound interest can be introduced.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Compound interest: Instead of finding 2% on the deposit (amount paid in) of £100 each month, we can find 2% on the amount paid in PLUS the extra interest made on the Year before. E.g. in the SECOND YEAR. we find 2% on the amount earned in the FIRST YEAR which is £102. We do 2% on £102 (instead of 2% on £100). 2% on £102 is £102 x 0.02 = £2.04 (bigger than £2). So at the end of Year 2 there will be £102 + £2.04 = £104.04, instead of £104.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Example 2: Instead of finding 5% on the deposit (amount paid in) of £100 each month, we can find 5% on the amount paid in PLUS the extra interest made on the Year before. E.g. in the SECOND YEAR. we find 5% on the amount earned in the FIRST YEAR which is £105. We do 5% on £105 (instead of 5% on £100). 5% on £105 is £105 x 0.05 = £5.25 (bigger than £5). So at the end of Year 2 there will be £105 + £5.25 = £110.25, instead of £110.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Over time, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>compound</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> interest means money in the bank will grow faster than </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>simple</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> interest. Watch Flic’s video to learn more: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Year 11 Session 3 Compound Interest - How to calculate compound interest</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="267" name="Shape 267"/>
+        <p:cNvPr id="413" name="Shape 413"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;g275d22905f4_0_2:notes"/>
+          <p:cNvPr id="414" name="Google Shape;414;g24f7d5e8862_0_772:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;g275d22905f4_0_2:notes"/>
+          <p:cNvPr id="415" name="Google Shape;415;g24f7d5e8862_0_772:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="420" name="Shape 420"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;g275d22905f4_0_2:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;g275d22905f4_0_2:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher guidance</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A savings account is the mirror image: protected and earns interest, but less immediate.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="54" name="Shape 54"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;g1575e96a1fb_0_240:notes"/>
+          <p:cNvPr id="183" name="Google Shape;183;g1575e96a1fb_0_240:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;g1575e96a1fb_0_240:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;g1575e96a1fb_0_240:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -4821,209 +4954,1113 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="280" name="Shape 280"/>
+        <p:cNvPr id="430" name="Shape 430"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g275d22905f4_0_24:notes"/>
+          <p:cNvPr id="431" name="Google Shape;431;g3f59dd872ba_0_25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g275d22905f4_0_24:notes"/>
+          <p:cNvPr id="432" name="Google Shape;432;g3f59dd872ba_0_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher guidance</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A savings account is the mirror image: protected and earns interest, but less immediate.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvPr id="440" name="Shape 440"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g24f7d5e8862_0_779:notes"/>
+          <p:cNvPr id="441" name="Google Shape;441;g3f59dd872ba_0_14:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;g3f59dd872ba_0_14:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher guidance</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A savings account is the mirror image: protected and earns interest, but less immediate.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="450" name="Shape 450"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;g3f59dd872ba_0_34:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;g3f59dd872ba_0_34:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Teacher guidance</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>"advantage" and "disadvantage" often depend on the person's goal, quick access versus growing savings safely.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The trade-off is the point - a cash box gives instant access and privacy, but earns no interest, has no protection if lost or stolen, and is tempting to dip into.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A savings account is the mirror image: protected and earns interest, but less immediate.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="460" name="Shape 460"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="461" name="Google Shape;461;g3f56f65204f_1_169:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;g3f56f65204f_1_169:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="484" name="Shape 484"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;g24f7d5e8862_0_787:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g24f7d5e8862_0_787:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Take feedback: any realistic, age-appropriate goal works, such as trainers, a game, a phone or a day out.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Draw out that a good goal is specific and has a rough cost. This sets up the savings-goal activity next.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;g24f7d5e8862_0_799:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;g24f7d5e8862_0_779:notes"/>
+          <p:cNvPr id="498" name="Google Shape;498;g24f7d5e8862_0_799:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5032,115 +6069,639 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="302" name="Shape 302"/>
+        <p:cNvPr id="510" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;g24f7d5e8862_0_787:notes"/>
+          <p:cNvPr id="511" name="Google Shape;511;g24f7d5e8862_0_814:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;g24f7d5e8862_0_814:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Key learning</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Method: goal amount divided by weekly saving gives the number of weeks. If Charlie saves part of his £10 a month toward a £40 goal, help pupils see how long that realistically takes.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>A realistic plan means not spending everything on sweets and snacks first. There is a choice being made.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Good reward ideas are small and cheap, such as a treat at each £10 milestone, not something that undoes the saving.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Feedback:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> look for pupils who show the working and set a realistic weekly amount, rather than an amount Charlie could not actually manage.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="525" name="Shape 525"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;g24f7d5e8862_0_834:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;g24f7d5e8862_0_834:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="539" name="Shape 539"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="540" name="Google Shape;540;g24f7d5e8862_0_848:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="541" name="Google Shape;541;g24f7d5e8862_0_848:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="555" name="Shape 555"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;g3f56f65204f_1_193:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g24f7d5e8862_0_787:notes"/>
+          <p:cNvPr id="557" name="Google Shape;557;g3f56f65204f_1_193:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5149,708 +6710,1091 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="314" name="Shape 314"/>
+        <p:cNvPr id="188" name="Shape 188"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g24f7d5e8862_0_799:notes"/>
+          <p:cNvPr id="189" name="Google Shape;189;g3f53283d994_0_47:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g24f7d5e8862_0_799:notes"/>
+          <p:cNvPr id="190" name="Google Shape;190;g3f53283d994_0_47:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
+                <a:spcPct val="177272"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students should be invited to ask questions and they should be provided with an opportunity to ask questions anonymously. It is useful to have a question box or allocated space on the whiteboard for students to share questions.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="580" name="Shape 580"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g24f7d5e8862_0_814:notes"/>
+          <p:cNvPr id="581" name="Google Shape;581;g3f56f65204f_1_270:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;g3f56f65204f_1_270:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Taking feedback: use non-judgemental language and keep it general. Do not invite pupils to disclose their family's finances. Important to acknowledge that saving is harder on a low income.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Saving is a skill and a habit, not just willpower. Regular small amounts add up.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>It is harder for some people than others. Lower or irregular income, or high essential costs, leave less to save. This is not about being "bad with money".</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Things that help: a clear goal, saving little and often, and keeping savings somewhere less tempting to spend.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="591" name="Shape 591"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="592" name="Google Shape;592;g24f7d5e8862_0_870:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g24f7d5e8862_0_814:notes"/>
+          <p:cNvPr id="593" name="Google Shape;593;g24f7d5e8862_0_870:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvPr id="597" name="Shape 597"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g24f7d5e8862_0_826:notes"/>
+          <p:cNvPr id="598" name="Google Shape;598;g2fae0e737e1_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="599" name="Google Shape;599;g2fae0e737e1_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="616" name="Shape 616"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="617" name="Google Shape;617;g1575e96a1fb_0_330:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;g24f7d5e8862_0_826:notes"/>
+          <p:cNvPr id="618" name="Google Shape;618;g1575e96a1fb_0_330:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="352" name="Shape 352"/>
+        <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g24f7d5e8862_0_834:notes"/>
+          <p:cNvPr id="195" name="Google Shape;195;g24f7d5e8862_0_598:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g24f7d5e8862_0_834:notes"/>
+          <p:cNvPr id="196" name="Google Shape;196;g24f7d5e8862_0_598:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="366" name="Shape 366"/>
+        <p:cNvPr id="199" name="Shape 199"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g24f7d5e8862_0_848:notes"/>
-[...116 lines deleted...]
-          <p:cNvPr id="384" name="Google Shape;384;g260d7af201a_0_4:notes"/>
+          <p:cNvPr id="200" name="Google Shape;200;g3f56f65204f_1_75:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;g260d7af201a_0_4:notes"/>
+          <p:cNvPr id="201" name="Google Shape;201;g3f56f65204f_1_75:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5859,2011 +7803,1441 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="389" name="Shape 389"/>
+        <p:cNvPr id="221" name="Shape 221"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;g24f7d5e8862_0_870:notes"/>
-[...384 lines deleted...]
-          <p:cNvPr id="396" name="Google Shape;396;g2fae0e737e1_0_0:notes"/>
+          <p:cNvPr id="222" name="Google Shape;222;g24f7d5e8862_0_614:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;g2fae0e737e1_0_0:notes"/>
+          <p:cNvPr id="223" name="Google Shape;223;g24f7d5e8862_0_614:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>How easy is it to save money?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sensitivity required: mention that low income means less ability to save</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Discuss psychology of saving: it’s a habit and can be improved. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="414" name="Shape 414"/>
+        <p:cNvPr id="229" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g1575e96a1fb_0_330:notes"/>
-[...384 lines deleted...]
-          <p:cNvPr id="84" name="Google Shape;84;g24f7d5e8862_0_614:notes"/>
+          <p:cNvPr id="230" name="Google Shape;230;g24f7d5e8862_0_629:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g24f7d5e8862_0_614:notes"/>
+          <p:cNvPr id="231" name="Google Shape;231;g24f7d5e8862_0_629:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher instruction </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Possible answers and reasons:</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Paying unexpected bills or for emergencies </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Planning special events (e.g. a wedding) </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Planning to purchase big items (e.g. car, house, holiday, etc.) </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Reducing the need to borrow money </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Saving up for retirement when you’re not working anymore </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• It feels good to save, and can reduce stress and anxiety around money</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Extended questioning: consider a range of perspectives i.e. differences depending on age</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Which items are more important? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Which items need a short term savings plan or a longer term saving plan? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>• Which items could you delay buying for a while? Are there any benefits of delaying buying these items? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Challenge question: what is the difference between having a budget and saving?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="251" name="Shape 251"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g24f7d5e8862_0_629:notes"/>
+          <p:cNvPr id="252" name="Google Shape;252;g24f7d5e8862_0_1110:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;g24f7d5e8862_0_629:notes"/>
+          <p:cNvPr id="253" name="Google Shape;253;g24f7d5e8862_0_1110:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...35 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buFont typeface="Arial"/>
-              <a:buNone/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Possible answers and reasons:</a:t>
+              <a:t>A strong paragraph gives reasons and examples: emergencies, big purchases like a car or holiday, planned events, or future security.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
-              <a:buNone/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>• </a:t>
-[...182 lines deleted...]
-              <a:t/>
+              <a:t>The best answers explain that saving needs differ by age, income and circumstances. A Year 8 pupil and an adult with a family save for very different things.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...213 lines deleted...]
-              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="274" name="Shape 274"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g24f7d5e8862_0_1110:notes"/>
+          <p:cNvPr id="275" name="Google Shape;275;g3f56f65204f_1_145:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g24f7d5e8862_0_1110:notes"/>
+          <p:cNvPr id="276" name="Google Shape;276;g3f56f65204f_1_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...139 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="7" name="Shape 7"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;g2fe0544b212_0_2"/>
+          <p:cNvPr id="8" name="Google Shape;8;g3f56f65204f_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
@@ -8098,180 +9472,141 @@
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Google Shape;9;g2fe0544b212_0_2"/>
+          <p:cNvPr id="9" name="Google Shape;9;g3f56f65204f_0_57"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="302950"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Google Shape;10;g2fe0544b212_0_2"/>
+          <p:cNvPr id="10" name="Google Shape;10;g3f56f65204f_0_57"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2280" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
-[...39 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="32" name="Shape 32"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g2fe0544b212_0_27"/>
+          <p:cNvPr id="33" name="Google Shape;33;g3f56f65204f_0_82"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -8286,395 +9621,518 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="34" name="Google Shape;34;g2fe0544b212_0_27"/>
+          <p:cNvPr id="34" name="Google Shape;34;g3f56f65204f_0_82"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;g3f56f65204f_0_86"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="38" name="Google Shape;38;g3f56f65204f_0_86"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
   <p:cSld name="TITLE_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvPr id="39" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2fe0544b212_0_30"/>
+          <p:cNvPr id="40" name="Google Shape;40;g3f56f65204f_0_89"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="222564"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2fe0544b212_0_30"/>
+          <p:cNvPr id="41" name="Google Shape;41;g3f56f65204f_0_89"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2272" l="-4222" r="-3757" t="-2439"/>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7184749" y="3227346"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
   <p:cSld name="TITLE_ONLY_1_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2fe0544b212_0_33"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3f56f65204f_0_92"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
   <p:cSld name="Divider slide 2_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="40" name="Shape 40"/>
+        <p:cNvPr id="44" name="Shape 44"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section slide 1">
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="45" name="Shape 45"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="43" name="Google Shape;43;g2fe0544b212_0_36"/>
+          <p:cNvPr id="46" name="Google Shape;46;g3f56f65204f_0_95"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section slide 1_1">
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 2">
+  <p:cSld name="Divider slide 2 (g3ee785865e0_12_0)">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvPr id="47" name="Shape 47"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;g2fe0544b212_0_39"/>
+          <p:cNvPr id="51" name="Google Shape;51;g2fe0544b212_0_6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -8687,137 +10145,164 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="52" name="Google Shape;52;g2fe0544b212_0_6"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Divider/pullout 1">
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0543B3"/>
+          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="47" name="Google Shape;47;g2fe0544b212_0_41"/>
+          <p:cNvPr id="54" name="Google Shape;54;g2fe0544b212_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8052064" y="4271278"/>
-            <a:ext cx="793551" cy="585406"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2fe0544b212_0_6"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3f56f65204f_0_61"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -8832,346 +10317,5222 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2fe0544b212_0_6"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3f56f65204f_0_61"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9683" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="56" name="Google Shape;56;g2fe0544b212_0_15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="57" name="Shape 57"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="58" name="Google Shape;58;g2fe0544b212_0_21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g2fe0544b212_0_36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="61" name="Google Shape;61;g2fe0544b212_0_36"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="62" name="Shape 62"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;g2fe0544b212_0_39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;g2fe0544b212_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="66" name="Google Shape;66;g2fe0544b212_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67" name="Google Shape;67;g2fe0544b212_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="69" name="Google Shape;69;g2fe0544b212_0_9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="70" name="Shape 70"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="71" name="Google Shape;71;g2fe0544b212_0_11"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g2fe0544b212_0_17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="74" name="Google Shape;74;g2fe0544b212_0_17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g2fe0544b212_0_17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="76" name="Shape 76"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;g2fe0544b212_0_23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="78" name="Google Shape;78;g2fe0544b212_0_23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
   <p:cSld name="TITLE_ONLY_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="14" name="Shape 14"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Google Shape;15;g2fe0544b212_0_9"/>
+          <p:cNvPr id="15" name="Google Shape;15;g3f56f65204f_0_64"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;g2fe0544b212_0_27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="82" name="Google Shape;82;g2fe0544b212_0_27"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="83" name="Shape 83"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="84" name="Google Shape;84;g2fe0544b212_0_30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="85" name="Google Shape;85;g2fe0544b212_0_30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="87" name="Google Shape;87;g2fe0544b212_0_33"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="90" name="Google Shape;90;g2fe0544b212_0_41"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="92" name="Shape 92"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3f56f65204f_1_137"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f56f65204f_1_100"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3f56f65204f_1_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="97" name="Google Shape;97;g3f56f65204f_1_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="98" name="Shape 98"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3f56f65204f_1_104"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3f56f65204f_1_104"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3f56f65204f_1_107"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f56f65204f_1_109"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Google Shape;17;g2fe0544b212_0_11"/>
+          <p:cNvPr id="17" name="Google Shape;17;g3f56f65204f_0_66"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
   <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="105" name="Shape 105"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3f56f65204f_1_111"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="107" name="Shape 107"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3f56f65204f_1_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3f56f65204f_1_115"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3f56f65204f_1_115"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;g3f56f65204f_1_115"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="114" name="Google Shape;114;g3f56f65204f_1_119"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3f56f65204f_1_121"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="117" name="Google Shape;117;g3f56f65204f_1_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="118" name="Shape 118"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;g3f56f65204f_1_125"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="121" name="Google Shape;121;g3f56f65204f_1_125"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="123" name="Google Shape;123;g3f56f65204f_1_128"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3f56f65204f_1_128"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="126" name="Google Shape;126;g3f56f65204f_1_131"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 2">
+  <p:cSld name="TITLE_ONLY_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2fe0544b212_0_13"/>
+          <p:cNvPr id="19" name="Google Shape;19;g3f56f65204f_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;g3f56f65204f_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="270375"/>
+            <a:ext cx="8031000" cy="781200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Having a respectful learning environment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;g3f56f65204f_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324100" y="1254075"/>
+            <a:ext cx="7638000" cy="1908600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will listen to each other respectfully</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will avoid making judgements or assumptions about others</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will comment on what has been said, not the person who has said it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We won’t put anyone on the spot and we have the right to pass</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will not share personal stories or ask personal questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;g3f56f65204f_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="418625" y="3452475"/>
+            <a:ext cx="8242200" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF8022"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If there is a question that you do not wish to ask aloud, you can write it on a post-it note which will be collected throughout the session and answered at the end</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="128" name="Shape 128"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3f56f65204f_1_134"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="130" name="Google Shape;130;g3f56f65204f_1_134"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="131" name="Shape 131"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3f56f65204f_1_139"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3f73e509721_0_5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="136" name="Google Shape;136;g3f73e509721_0_5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="137" name="Google Shape;137;g3f73e509721_0_5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3f73e509721_0_9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="140" name="Shape 140"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3f73e509721_0_11"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3f73e509721_0_13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3f73e509721_0_13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Google Shape;146;g3f73e509721_0_16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3f73e509721_0_18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3f73e509721_0_18"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="150" name="Shape 150"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3f73e509721_0_21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="152" name="Shape 152"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3f73e509721_0_23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
-  <p:cSld name="TITLE_AND_BODY_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0543B3"/>
+          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Google Shape;21;g2fe0544b212_0_15"/>
+          <p:cNvPr id="24" name="Google Shape;24;g3f56f65204f_0_73"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
   <p:cSld name="SECTION_HEADER">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g2fe0544b212_0_17"/>
+          <p:cNvPr id="155" name="Google Shape;155;g3f73e509721_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388800" y="298800"/>
             <a:ext cx="6785400" cy="781500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -9193,310 +15554,310 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="24" name="Google Shape;24;g2fe0544b212_0_17"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3f73e509721_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2fe0544b212_0_17"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3f73e509721_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8556784" y="4749851"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
@@ -9505,129 +15866,129 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
   <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="158" name="Shape 158"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2fe0544b212_0_21"/>
+          <p:cNvPr id="159" name="Google Shape;159;g3f73e509721_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
   <p:cSld name="TITLE_AND_TWO_COLUMNS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="160" name="Shape 160"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g2fe0544b212_0_23"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3f73e509721_0_31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -9642,114 +16003,972 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="30" name="Google Shape;30;g2fe0544b212_0_23"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3f73e509721_0_31"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9683" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3f73e509721_0_35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="166" name="Google Shape;166;g3f73e509721_0_35"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="168" name="Google Shape;168;g3f73e509721_0_38"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3f73e509721_0_38"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3f73e509721_0_41"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="172" name="Shape 172"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="174" name="Google Shape;174;g3f73e509721_0_44"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Google Shape;26;g3f56f65204f_0_75"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Google Shape;28;g3f56f65204f_0_77"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;g3f56f65204f_0_77"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="30" name="Shape 30"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Google Shape;31;g3f56f65204f_0_80"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout51.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout50.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout62.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout61.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout64.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout63.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout52.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout55.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout60.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout66.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout65.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout68.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout67.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout56.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout57.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout58.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout59.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Google Shape;6;g2fe0544b212_0_0"/>
+          <p:cNvPr id="6" name="Google Shape;6;g3f56f65204f_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
@@ -10032,1057 +17251,3554 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g2fe0544b212_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483667" r:id="rId1"/>
+    <p:sldLayoutId id="2147483668" r:id="rId2"/>
+    <p:sldLayoutId id="2147483669" r:id="rId3"/>
+    <p:sldLayoutId id="2147483670" r:id="rId4"/>
+    <p:sldLayoutId id="2147483671" r:id="rId5"/>
+    <p:sldLayoutId id="2147483672" r:id="rId6"/>
+    <p:sldLayoutId id="2147483673" r:id="rId7"/>
+    <p:sldLayoutId id="2147483674" r:id="rId8"/>
+    <p:sldLayoutId id="2147483675" r:id="rId9"/>
+    <p:sldLayoutId id="2147483676" r:id="rId10"/>
+    <p:sldLayoutId id="2147483677" r:id="rId11"/>
+    <p:sldLayoutId id="2147483678" r:id="rId12"/>
+    <p:sldLayoutId id="2147483679" r:id="rId13"/>
+    <p:sldLayoutId id="2147483680" r:id="rId14"/>
+    <p:sldLayoutId id="2147483681" r:id="rId15"/>
+    <p:sldLayoutId id="2147483682" r:id="rId16"/>
+    <p:sldLayoutId id="2147483683" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483685" r:id="rId1"/>
+    <p:sldLayoutId id="2147483686" r:id="rId2"/>
+    <p:sldLayoutId id="2147483687" r:id="rId3"/>
+    <p:sldLayoutId id="2147483688" r:id="rId4"/>
+    <p:sldLayoutId id="2147483689" r:id="rId5"/>
+    <p:sldLayoutId id="2147483690" r:id="rId6"/>
+    <p:sldLayoutId id="2147483691" r:id="rId7"/>
+    <p:sldLayoutId id="2147483692" r:id="rId8"/>
+    <p:sldLayoutId id="2147483693" r:id="rId9"/>
+    <p:sldLayoutId id="2147483694" r:id="rId10"/>
+    <p:sldLayoutId id="2147483695" r:id="rId11"/>
+    <p:sldLayoutId id="2147483696" r:id="rId12"/>
+    <p:sldLayoutId id="2147483697" r:id="rId13"/>
+    <p:sldLayoutId id="2147483698" r:id="rId14"/>
+    <p:sldLayoutId id="2147483699" r:id="rId15"/>
+    <p:sldLayoutId id="2147483700" r:id="rId16"/>
+    <p:sldLayoutId id="2147483701" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483703" r:id="rId1"/>
+    <p:sldLayoutId id="2147483704" r:id="rId2"/>
+    <p:sldLayoutId id="2147483705" r:id="rId3"/>
+    <p:sldLayoutId id="2147483706" r:id="rId4"/>
+    <p:sldLayoutId id="2147483707" r:id="rId5"/>
+    <p:sldLayoutId id="2147483708" r:id="rId6"/>
+    <p:sldLayoutId id="2147483709" r:id="rId7"/>
+    <p:sldLayoutId id="2147483710" r:id="rId8"/>
+    <p:sldLayoutId id="2147483711" r:id="rId9"/>
+    <p:sldLayoutId id="2147483712" r:id="rId10"/>
+    <p:sldLayoutId id="2147483713" r:id="rId11"/>
+    <p:sldLayoutId id="2147483714" r:id="rId12"/>
+    <p:sldLayoutId id="2147483715" r:id="rId13"/>
+    <p:sldLayoutId id="2147483716" r:id="rId14"/>
+    <p:sldLayoutId id="2147483717" r:id="rId15"/>
+    <p:sldLayoutId id="2147483718" r:id="rId16"/>
+    <p:sldLayoutId id="2147483719" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/b7JL3EpsHPs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/b7JL3EpsHPs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=GK18EEkfDEA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=GK18EEkfDEA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/savings/types-of-savings/how-to-set-a-savings-goal" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/savings/types-of-savings/how-to-set-a-savings-goal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout54.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moneyadvicetrust.org/Pages/default.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.money.co.uk/savings-accounts/what-is-the-best-way-to-save-for-your-child" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unbiased.co.uk/discover/personal-finance/savings-investing/saving-for-children" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/e0f8f23e-36ac-4b8e-877b-5bd1ec26fca2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationaldebtline.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childline.org.uk/#:~:text=Contacting%20Childline,we're%20here%20for%20you." TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.money.co.uk/savings-accounts/what-is-the-best-way-to-save-for-your-child" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unbiased.co.uk/discover/personal-finance/savings-investing/saving-for-children" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/e0f8f23e-36ac-4b8e-877b-5bd1ec26fca2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/money/banking/bank-accounts/best-childrens-bank-accounts-aRMaB5Y7IaQO" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="51" name="Shape 51"/>
+        <p:cNvPr id="178" name="Shape 178"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;g24f7d5e8862_0_581"/>
-[...79 lines deleted...]
-          <p:cNvPr id="53" name="Google Shape;53;g24f7d5e8862_0_581"/>
+          <p:cNvPr id="179" name="Google Shape;179;g3f56f65204f_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4529800"/>
             <a:ext cx="6681300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This session is aimed at </a:t>
-[...19 lines deleted...]
-              <a:t> (recommended for Year 7 or 8)</a:t>
+              <a:t>This session is aimed at Key Stage Three (recommended for Year 7 or 8)</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;g3f56f65204f_0_49"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1253100"/>
+            <a:ext cx="6681300" cy="1884300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>How to make informed financial decisions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="181" name="Google Shape;181;g3f56f65204f_0_49"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="13793" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="2980150"/>
+            <a:ext cx="1080625" cy="931600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="300" name="Shape 300"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="301" name="Google Shape;301;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2012073" y="2484136"/>
             <a:ext cx="840900" cy="827700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -11103,51 +20819,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="302" name="Google Shape;302;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2135233" y="2605354"/>
             <a:ext cx="594600" cy="585300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="17775" lIns="17775" spcFirstLastPara="1" rIns="17775" wrap="square" tIns="17775">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -11169,51 +20885,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Saving when buying</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="303" name="Google Shape;303;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="2246142" y="2005918"/>
             <a:ext cx="372900" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -11231,51 +20947,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="304" name="Google Shape;304;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="2286511" y="2101017"/>
             <a:ext cx="292200" cy="164400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -11288,51 +21004,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="305" name="Google Shape;305;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1911549" y="754809"/>
             <a:ext cx="1041900" cy="1025700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -11353,51 +21069,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="306" name="Google Shape;306;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1924551" y="929813"/>
             <a:ext cx="1016100" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -11419,51 +21135,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Use price comparison sites</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="307" name="Google Shape;307;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-2672840">
             <a:off x="2787077" y="2228192"/>
             <a:ext cx="375910" cy="271537"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -11481,51 +21197,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="308" name="Google Shape;308;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-2672776">
             <a:off x="2798768" y="2311028"/>
             <a:ext cx="294661" cy="162922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -11538,51 +21254,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="309" name="Google Shape;309;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3082873" y="1232338"/>
             <a:ext cx="1041900" cy="1025700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -11603,109 +21319,117 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="310" name="Google Shape;310;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3235475" y="1382525"/>
             <a:ext cx="784500" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Shop around for best deals </a:t>
             </a:r>
-            <a:endParaRPr i="0" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="311" name="Google Shape;311;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3010356" y="2763235"/>
             <a:ext cx="378900" cy="269400"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -11723,51 +21447,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="312" name="Google Shape;312;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3010356" y="2817140"/>
             <a:ext cx="296700" cy="161700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -11780,51 +21504,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="313" name="Google Shape;313;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3568052" y="2385197"/>
             <a:ext cx="1041900" cy="1025700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -11845,117 +21569,117 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="314" name="Google Shape;314;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3644450" y="2535400"/>
             <a:ext cx="840900" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1300">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Promotion code</a:t>
             </a:r>
-            <a:endParaRPr sz="1300">
+            <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="315" name="Google Shape;315;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="2672840">
             <a:off x="2787163" y="3296131"/>
             <a:ext cx="375910" cy="271537"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -11973,51 +21697,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="316" name="Google Shape;316;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="2672776">
             <a:off x="2798821" y="3321966"/>
             <a:ext cx="294661" cy="162922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -12030,51 +21754,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="317" name="Google Shape;317;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3082873" y="3538055"/>
             <a:ext cx="1041900" cy="1025700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -12095,51 +21819,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="318" name="Google Shape;318;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3235476" y="3688252"/>
             <a:ext cx="736800" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -12152,51 +21876,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="319" name="Google Shape;319;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="2246089" y="3516182"/>
             <a:ext cx="372900" cy="273900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -12214,51 +21938,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="320" name="Google Shape;320;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="2286420" y="3530581"/>
             <a:ext cx="292200" cy="164400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -12271,51 +21995,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="321" name="Google Shape;321;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1911549" y="4015584"/>
             <a:ext cx="1041900" cy="1025700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -12336,51 +22060,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="322" name="Google Shape;322;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2064151" y="4165781"/>
             <a:ext cx="736800" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -12393,51 +22117,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="323" name="Google Shape;323;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="8127160">
             <a:off x="1702143" y="3296269"/>
             <a:ext cx="375910" cy="271537"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -12455,51 +22179,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="324" name="Google Shape;324;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-2672776">
             <a:off x="1771785" y="3321821"/>
             <a:ext cx="294661" cy="162922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -12512,382 +22236,302 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="325" name="Google Shape;325;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="740224" y="3538055"/>
-            <a:ext cx="1041900" cy="1025700"/>
+            <a:off x="284191" y="3538050"/>
+            <a:ext cx="1497900" cy="1474500"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln cap="flat" cmpd="sng" w="36525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="131450" lIns="131450" spcFirstLastPara="1" rIns="131450" wrap="square" tIns="131450">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="2013"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2013" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="326" name="Google Shape;326;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="766234" y="3686949"/>
-            <a:ext cx="1016100" cy="725100"/>
+            <a:off x="487786" y="3752100"/>
+            <a:ext cx="1128300" cy="1042500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="12750" lIns="12750" spcFirstLastPara="1" rIns="12750" wrap="square" tIns="12750">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzPts val="1150"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Have a ‘one in, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzPts val="1150"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>one out’ policy </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzPts val="1150"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>when you buy clothes </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:t>when buying clothes </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
+              <a:buSzPts val="1150"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>(and sell or donate </a:t>
-[...81 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:t>(sell or donate one)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="327" name="Google Shape;327;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="1475873" y="2763364"/>
             <a:ext cx="378900" cy="269400"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -12905,51 +22549,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="328" name="Google Shape;328;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1557982" y="2817140"/>
             <a:ext cx="296700" cy="161700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -12962,182 +22606,182 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="329" name="Google Shape;329;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="255045" y="2385197"/>
-            <a:ext cx="1041900" cy="1025700"/>
+            <a:off x="168650" y="2300144"/>
+            <a:ext cx="1128300" cy="1110900"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln cap="flat" cmpd="sng" w="27500">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="99000" lIns="99000" spcFirstLastPara="1" rIns="99000" wrap="square" tIns="99000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1516"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1516" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="330" name="Google Shape;330;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="303616" y="2535394"/>
-            <a:ext cx="941100" cy="725100"/>
+            <a:off x="221249" y="2462796"/>
+            <a:ext cx="1019100" cy="785100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="9600" lIns="9600" spcFirstLastPara="1" rIns="9600" wrap="square" tIns="9600">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1000"/>
+              <a:buSzPts val="1083"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1083" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Explore ‘package deals’ e.g. buying a cinema pass rather than one off tickets</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1083" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="331" name="Google Shape;331;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-8127160">
             <a:off x="1702058" y="2228330"/>
             <a:ext cx="375910" cy="271537"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd fmla="val 60000" name="adj1"/>
               <a:gd fmla="val 50000" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A8AED5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
@@ -13155,51 +22799,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="332" name="Google Shape;332;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="2672776">
             <a:off x="1771838" y="2311173"/>
             <a:ext cx="294661" cy="162922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -13212,51 +22856,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="333" name="Google Shape;333;g24f7d5e8862_0_659"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="740224" y="1232338"/>
             <a:ext cx="1041900" cy="1025700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0242B3"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="25400">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -13277,51 +22921,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="334" name="Google Shape;334;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="892826" y="1382535"/>
             <a:ext cx="736800" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -13343,51 +22987,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Find discount codes</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="335" name="Google Shape;335;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="168650" y="112400"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -13395,167 +23039,143 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>How to save on the things you buy</a:t>
+              <a:t>How to save on purchases</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="336" name="Google Shape;336;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5069700" y="2075325"/>
-            <a:ext cx="3932100" cy="2031900"/>
+            <a:off x="5069700" y="2258050"/>
+            <a:ext cx="3932100" cy="1754700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>The heavyweight boxing world champion Tyson Fury and his wife enjoyed</a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+              <a:t>Even the former boxing world champion Tyson Fury goes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t> during their </a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+              <a:t>bargain hunting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>trip.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
@@ -13585,67 +23205,67 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>What other things could you do or look for to save money?</a:t>
+              <a:t>What other things could people do or look for to save money?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="337" name="Google Shape;337;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1924521" y="4156799"/>
             <a:ext cx="1016100" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -13667,51 +23287,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Buy ‘pre-loved’ goods</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="338" name="Google Shape;338;g24f7d5e8862_0_659"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3082850" y="3688350"/>
             <a:ext cx="1041900" cy="725100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="8875" lIns="8875" spcFirstLastPara="1" rIns="8875" wrap="square" tIns="8875">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -13733,61 +23353,60 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Delayed gratification </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="186" name="Google Shape;186;g24f7d5e8862_0_659"/>
+          <p:cNvPr id="339" name="Google Shape;339;g24f7d5e8862_0_659"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="271255">
             <a:off x="4716564" y="813342"/>
             <a:ext cx="4097149" cy="1155260"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -13804,429 +23423,429 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="157"/>
+                                          <p:spTgt spid="310"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="153"/>
+                                          <p:spTgt spid="306"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="181"/>
+                                          <p:spTgt spid="334"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="177"/>
+                                          <p:spTgt spid="330"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="173"/>
+                                          <p:spTgt spid="326"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="184"/>
+                                          <p:spTgt spid="337"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="185"/>
+                                          <p:spTgt spid="338"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="161"/>
+                                          <p:spTgt spid="314"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="190" name="Shape 190"/>
+        <p:cNvPr id="343" name="Shape 343"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g24f7d5e8862_0_701"/>
+          <p:cNvPr id="344" name="Google Shape;344;g24f7d5e8862_0_701"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272100" y="1211300"/>
             <a:ext cx="8599800" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -14288,132 +23907,132 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Where might they keep the money that they save?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="192" name="Google Shape;192;g24f7d5e8862_0_701"/>
+          <p:cNvPr id="345" name="Google Shape;345;g24f7d5e8862_0_701"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466675" y="2296225"/>
             <a:ext cx="1715034" cy="1518512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="193" name="Google Shape;193;g24f7d5e8862_0_701"/>
+          <p:cNvPr id="346" name="Google Shape;346;g24f7d5e8862_0_701"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3793021" y="2345188"/>
             <a:ext cx="1715034" cy="1518512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="194" name="Google Shape;194;g24f7d5e8862_0_701"/>
+          <p:cNvPr id="347" name="Google Shape;347;g24f7d5e8862_0_701"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6119367" y="2345188"/>
             <a:ext cx="1715034" cy="1518512"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g24f7d5e8862_0_701"/>
+          <p:cNvPr id="348" name="Google Shape;348;g24f7d5e8862_0_701"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="867388" y="3976250"/>
             <a:ext cx="7566300" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -14435,51 +24054,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the advantages and disadvantages of each method?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;g24f7d5e8862_0_701"/>
+          <p:cNvPr id="349" name="Google Shape;349;g24f7d5e8862_0_701"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="247700" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -14540,209 +24159,209 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="192"/>
+                                          <p:spTgt spid="345"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="193"/>
+                                          <p:spTgt spid="346"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="194"/>
+                                          <p:spTgt spid="347"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="195"/>
+                                          <p:spTgt spid="348"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvPr id="353" name="Shape 353"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;g24f7d5e8862_0_711"/>
+          <p:cNvPr id="354" name="Google Shape;354;g24f7d5e8862_0_711"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2982623" y="1903070"/>
             <a:ext cx="3178773" cy="2957206"/>
             <a:chOff x="364600" y="1488138"/>
             <a:chExt cx="3385275" cy="2881425"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="202" name="Google Shape;202;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="355" name="Google Shape;355;g24f7d5e8862_0_711"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="364600" y="2760825"/>
               <a:ext cx="1169100" cy="341400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0543B3"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
@@ -14774,51 +24393,51 @@
                 <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Customers</a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="203" name="Google Shape;203;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="356" name="Google Shape;356;g24f7d5e8862_0_711"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipH="1">
               <a:off x="896375" y="1888350"/>
               <a:ext cx="2329800" cy="683400"/>
             </a:xfrm>
             <a:prstGeom prst="curvedDownArrow">
               <a:avLst>
                 <a:gd fmla="val 25000" name="adj1"/>
                 <a:gd fmla="val 50000" name="adj2"/>
                 <a:gd fmla="val 25000" name="adj3"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
@@ -14833,61 +24452,61 @@
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="204" name="Google Shape;204;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="357" name="Google Shape;357;g24f7d5e8862_0_711"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm flipH="1" rot="10800000">
               <a:off x="895375" y="3236175"/>
               <a:ext cx="2437500" cy="743400"/>
             </a:xfrm>
             <a:prstGeom prst="curvedDownArrow">
               <a:avLst>
                 <a:gd fmla="val 25000" name="adj1"/>
                 <a:gd fmla="val 50000" name="adj2"/>
                 <a:gd fmla="val 25000" name="adj3"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
@@ -14902,61 +24521,61 @@
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="205" name="Google Shape;205;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="358" name="Google Shape;358;g24f7d5e8862_0_711"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2580775" y="2760825"/>
               <a:ext cx="1169100" cy="341400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="0543B3"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
@@ -14988,51 +24607,51 @@
                 <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Bank</a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="206" name="Google Shape;206;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="359" name="Google Shape;359;g24f7d5e8862_0_711"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1531025" y="2389125"/>
               <a:ext cx="1060500" cy="461700"/>
             </a:xfrm>
             <a:prstGeom prst="rightArrow">
               <a:avLst>
                 <a:gd fmla="val 50000" name="adj1"/>
                 <a:gd fmla="val 50000" name="adj2"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
@@ -15065,51 +24684,51 @@
                 <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Deposits </a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="207" name="Google Shape;207;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="360" name="Google Shape;360;g24f7d5e8862_0_711"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1531025" y="3102225"/>
               <a:ext cx="1060500" cy="400200"/>
             </a:xfrm>
             <a:prstGeom prst="leftArrow">
               <a:avLst>
                 <a:gd fmla="val 50000" name="adj1"/>
                 <a:gd fmla="val 50000" name="adj2"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
@@ -15142,184 +24761,184 @@
                 <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Loans</a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="208" name="Google Shape;208;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="361" name="Google Shape;361;g24f7d5e8862_0_711"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="896375" y="1488138"/>
               <a:ext cx="2329800" cy="390000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Arial"/>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Interest</a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="209" name="Google Shape;209;g24f7d5e8862_0_711"/>
+            <p:cNvPr id="362" name="Google Shape;362;g24f7d5e8862_0_711"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="896375" y="3979563"/>
               <a:ext cx="2329800" cy="390000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Arial"/>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Interest</a:t>
               </a:r>
               <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g24f7d5e8862_0_711"/>
+          <p:cNvPr id="363" name="Google Shape;363;g24f7d5e8862_0_711"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1166475"/>
             <a:ext cx="9144000" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -15341,51 +24960,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Money that is paid as a reward to savers or as a fee on borrowed money</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g24f7d5e8862_0_711"/>
+          <p:cNvPr id="364" name="Google Shape;364;g24f7d5e8862_0_711"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="221700" y="246075"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -15420,65 +25039,65 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="368" name="Shape 368"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="369" name="Google Shape;369;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2615200" y="1299425"/>
             <a:ext cx="2329800" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -15491,51 +25110,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="370" name="Google Shape;370;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="446127" y="1223868"/>
             <a:ext cx="7914900" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -15565,393 +25184,419 @@
               </a:rPr>
               <a:t>Put money into an account that pays </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>interest (a percentage added to the money in the bank) –</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> this might be paid monthly or yearly</a:t>
+              <a:t> this might be paid monthly or yearly.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="218" name="Google Shape;218;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="371" name="Google Shape;371;g24f7d5e8862_0_726"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="1449290"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="219" name="Google Shape;219;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="372" name="Google Shape;372;g24f7d5e8862_0_726"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="2638228"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="220" name="Google Shape;220;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="373" name="Google Shape;373;g24f7d5e8862_0_726"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="233377" y="3854699"/>
+            <a:off x="233377" y="4129698"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="374" name="Google Shape;374;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="430275" y="2201000"/>
-            <a:ext cx="8322600" cy="1098900"/>
+            <a:ext cx="8322600" cy="1417500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Be even smarter by using an account that is</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> tax free</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> (ISA – Individual Savings Account) so that interest money isn’t lost on tax.  You have to be 16 to open a cash ISA, but a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Junior ISA </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>can be opened by a parent or guardian</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>can be opened by a parent or guardian. If you earn £20,000 or less in interest, you don’t pay tax on what you’ve earned. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="375" name="Google Shape;375;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="430275" y="3452850"/>
+            <a:off x="430275" y="3727849"/>
             <a:ext cx="8012700" cy="1098900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Savings in a bank account are </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>protected</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> by the Financial Services Compensation Scheme up to the value of </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£120,000 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>– if anything should happen to your bank, your money is safe</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:t>– if anything should happen to someone’s bank, their money is safe.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g24f7d5e8862_0_726"/>
+          <p:cNvPr id="376" name="Google Shape;376;g24f7d5e8862_0_726"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="221700" y="246075"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Smart saving</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
@@ -15969,312 +25614,312 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="216"/>
+                                          <p:spTgt spid="369"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="217"/>
+                                          <p:spTgt spid="370"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="218"/>
+                                          <p:spTgt spid="371"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="219"/>
+                                          <p:spTgt spid="372"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="221"/>
+                                          <p:spTgt spid="374"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="220"/>
+                                          <p:spTgt spid="373"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="222"/>
+                                          <p:spTgt spid="375"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="380" name="Shape 380"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g24f7d5e8862_0_738"/>
+          <p:cNvPr id="381" name="Google Shape;381;g24f7d5e8862_0_738"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="205925" y="922900"/>
             <a:ext cx="5055600" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -16287,51 +25932,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;g24f7d5e8862_0_738"/>
+          <p:cNvPr id="382" name="Google Shape;382;g24f7d5e8862_0_738"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319025" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -16355,51 +26000,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Calculating interest</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g24f7d5e8862_0_738"/>
+          <p:cNvPr id="383" name="Google Shape;383;g24f7d5e8862_0_738"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="205925" y="4506250"/>
             <a:ext cx="6168000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -16452,51 +26097,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;g24f7d5e8862_0_738"/>
+          <p:cNvPr id="384" name="Google Shape;384;g24f7d5e8862_0_738"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2520350" y="1261475"/>
             <a:ext cx="6297000" cy="2493600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -16756,583 +26401,658 @@
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How do we work this out?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="232" name="Google Shape;232;g24f7d5e8862_0_738"/>
+          <p:cNvPr id="385" name="Google Shape;385;g24f7d5e8862_0_738"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="282126" y="1772202"/>
             <a:ext cx="2059425" cy="1823425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="233" name="Google Shape;233;g24f7d5e8862_0_738"/>
+          <p:cNvPr id="386" name="Google Shape;386;g24f7d5e8862_0_738"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="448799" y="171188"/>
             <a:ext cx="690376" cy="690376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="237" name="Shape 237"/>
+        <p:cNvPr id="390" name="Shape 390"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;g24f7d5e8862_0_750"/>
+          <p:cNvPr id="391" name="Google Shape;391;g24f7d5e8862_0_750"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="448800" y="1524025"/>
             <a:ext cx="3987000" cy="2555100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-225425" lvl="0" marL="269999" rtl="0" algn="l">
+            <a:pPr indent="-225425" lvl="0" marL="269999" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How much interest has she made at the end of the year?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To find 10% of £100, we calculate </a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0.10 x 100 =£10</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;g24f7d5e8862_0_750"/>
+          <p:cNvPr id="392" name="Google Shape;392;g24f7d5e8862_0_750"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4659413" y="1524025"/>
             <a:ext cx="3871800" cy="2555100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>2. How much money in total is in her account at the end of the year?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We add up the £100 deposit and the interest she makes.</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£100 + £10 = £110</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g24f7d5e8862_0_750"/>
+          <p:cNvPr id="393" name="Google Shape;393;g24f7d5e8862_0_750"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319025" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Calculating interest</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="241" name="Google Shape;241;g24f7d5e8862_0_750"/>
+          <p:cNvPr id="394" name="Google Shape;394;g24f7d5e8862_0_750"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="448799" y="171188"/>
             <a:ext cx="690376" cy="690376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -17352,114 +27072,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="239"/>
+                                          <p:spTgt spid="392"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="245" name="Shape 245"/>
+        <p:cNvPr id="398" name="Shape 398"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="399" name="Google Shape;399;g24f7d5e8862_0_758"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="124275" y="4631725"/>
             <a:ext cx="6168000" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17478,113 +27198,119 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>*Assuming no more money is taken out or deposited over the year</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Optional video - watch to learn about compound interest - </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="800" u="sng">
+              <a:t>Optional video: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>https://youtu.be/b7JL3EpsHPs</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="800">
+              <a:t>Compound Interest - How to calculate compound interest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="800">
+            <a:endParaRPr b="0" i="0" sz="800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="400" name="Google Shape;400;g24f7d5e8862_0_758"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="124275" y="2444425"/>
             <a:ext cx="4896000" cy="2016300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17652,145 +27378,93 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If </a:t>
-[...20 lines deleted...]
-              <a:t> </a:t>
+              <a:t>If Zara </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>deposits </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>£</a:t>
-[...30 lines deleted...]
-              <a:t>00</a:t>
+              <a:t>£200</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>*</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> earning </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
@@ -17882,140 +27556,138 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How much money in total is in her account at the end of the year?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="401" name="Google Shape;401;g24f7d5e8862_0_758"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5261525" y="1284725"/>
             <a:ext cx="3591600" cy="2940000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="600">
+            <a:endParaRPr b="1" i="0" sz="600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>How much interest has she made at the end of the year?</a:t>
+              <a:t>1.  How much interest has she made at the end of the year?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -18055,191 +27727,107 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>find</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> 2% of £</a:t>
-[...23 lines deleted...]
-              <a:t>00, we calculate </a:t>
+              <a:t> 2% of £200, we calculate </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>0.0</a:t>
-[...59 lines deleted...]
-              <a:t>4</a:t>
+              <a:t>0.02 x 200 = £4</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -18249,75 +27837,68 @@
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>How much money in total is in her account at the end of the year?</a:t>
+              <a:t>2. How much money in total is in her account at the end of the year?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -18344,320 +27925,227 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>We add up the £</a:t>
-[...23 lines deleted...]
-              <a:t>00 deposit and the interest she makes.</a:t>
+              <a:t>We add up the £200 deposit and the interest she makes.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>£</a:t>
-[...47 lines deleted...]
-              <a:t> = </a:t>
+              <a:t>£200 + £4 = </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>£</a:t>
-[...11 lines deleted...]
-              <a:t>204</a:t>
+              <a:t>£204</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="249" name="Google Shape;249;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="402" name="Google Shape;402;g24f7d5e8862_0_758"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1184525"/>
             <a:ext cx="1600600" cy="1600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="403" name="Google Shape;403;g24f7d5e8862_0_758"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1684875" y="1184525"/>
             <a:ext cx="3335400" cy="1662300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1700">
-[...7 lines deleted...]
-            <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> is choosing to put some money in a </a:t>
+              <a:t>Zara is choosing to put some money in a </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>savings account.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -18712,119 +28200,119 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>She puts money into this account and gains interest on the money that she deposits (puts in).</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="404" name="Google Shape;404;g24f7d5e8862_0_758"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319025" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Calculating interest</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="252" name="Google Shape;252;g24f7d5e8862_0_758"/>
+          <p:cNvPr id="405" name="Google Shape;405;g24f7d5e8862_0_758"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="448799" y="171188"/>
             <a:ext cx="690376" cy="690376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -18844,283 +28332,282 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="248"/>
+                                          <p:spTgt spid="401"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="248"/>
+                                          <p:spTgt spid="401"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="256" name="Shape 256"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;g2f1946b8817_0_4"/>
+          <p:cNvPr id="410" name="Google Shape;410;g2f1946b8817_0_4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319025" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Calculating</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> interest</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="258" name="Google Shape;258;g2f1946b8817_0_4"/>
+          <p:cNvPr id="411" name="Google Shape;411;g2f1946b8817_0_4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="448799" y="171188"/>
             <a:ext cx="690376" cy="690376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="This video is a basic introduction to interest in its simplest form in the context of saving.&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;Timecodes&#10;0:00 - Intro&#10;0:48 - Example question&#10;3:53 - Example work through&#10;7:24 - Recap&#10;8:18 - Remember" id="259" name="Google Shape;259;g2f1946b8817_0_4" title="Year 8 Session 3 Simple Interest - How to calculate simple interest">
+          <p:cNvPr descr="This video is a basic introduction to interest in its simplest form in the context of saving.&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;&#10;Timecodes&#10;0:00 - Intro&#10;0:48 - Example question&#10;3:53 - Example work through&#10;7:24 - Recap&#10;8:18 - Remember" id="412" name="Google Shape;412;g2f1946b8817_0_4" title="Year 8 Session 3 Simple Interest - How to calculate simple interest">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257000" y="1176738"/>
             <a:ext cx="6630000" cy="3729375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
@@ -19131,122 +28618,122 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="259"/>
+                                          <p:spTgt spid="412"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect filter="fade" transition="in">
                                       <p:cBhvr>
                                         <p:cTn dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="259"/>
+                                          <p:spTgt spid="412"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="263" name="Shape 263"/>
+        <p:cNvPr id="416" name="Shape 416"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;g24f7d5e8862_0_772"/>
+          <p:cNvPr id="417" name="Google Shape;417;g24f7d5e8862_0_772"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="184325" y="1457050"/>
             <a:ext cx="8601900" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19290,346 +28777,343 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="265" name="Google Shape;265;g24f7d5e8862_0_772"/>
+          <p:cNvPr id="418" name="Google Shape;418;g24f7d5e8862_0_772"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="282125" y="1226150"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{553556CD-4AD5-4202-88CF-D862308B1F90}</a:tableStyleId>
+                <a:tableStyleId>{471B00C3-9B54-42BB-8CBA-6E203BB70191}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1891275"/>
-[...1 lines deleted...]
-                <a:gridCol w="3264275"/>
+                <a:gridCol w="1947025"/>
+                <a:gridCol w="3360500"/>
+                <a:gridCol w="3360500"/>
               </a:tblGrid>
-              <a:tr h="462200">
+              <a:tr h="598500">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
-                    <a:solidFill>
-[...1 lines deleted...]
-                    </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Put money in a cash box</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:srgbClr val="FFF2CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Open a savings account</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:srgbClr val="FFF2CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
-              <a:tr h="822950">
+              <a:tr h="1065650">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Advantages of using this method</a:t>
+                        <a:t>Advantages of this method</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:srgbClr val="FFF2CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
@@ -19686,99 +29170,99 @@
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
-              <a:tr h="822950">
+              <a:tr h="1065650">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Disadvantages of using this method</a:t>
+                        <a:t>Disadvantages of this method</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:srgbClr val="FFF2CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
@@ -19815,99 +29299,99 @@
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
                 </a:tc>
               </a:tr>
-              <a:tr h="822950">
+              <a:tr h="1065650">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Items you would save for using this method?</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:srgbClr val="FFF2CC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
@@ -19950,51 +29434,51 @@
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;g24f7d5e8862_0_772"/>
+          <p:cNvPr id="419" name="Google Shape;419;g24f7d5e8862_0_772"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="282125" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -20029,911 +29513,584 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="270" name="Shape 270"/>
+        <p:cNvPr id="423" name="Shape 423"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g275d22905f4_0_2"/>
+          <p:cNvPr id="424" name="Google Shape;424;g275d22905f4_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2234200" y="1147025"/>
-            <a:ext cx="2329800" cy="400200"/>
+            <a:off x="975200" y="1201825"/>
+            <a:ext cx="4958400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...6 lines deleted...]
-              </a:spcAft>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...51 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Putting money in a cash box</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" sz="1800">
+              <a:t>Put money in a cash box</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g275d22905f4_0_2"/>
+          <p:cNvPr id="425" name="Google Shape;425;g275d22905f4_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1679226" y="1696650"/>
+            <a:off x="4660276" y="1217125"/>
             <a:ext cx="3429900" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Advantages</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g275d22905f4_0_2"/>
-[...62 lines deleted...]
-          <p:cNvPr id="275" name="Google Shape;275;g275d22905f4_0_2"/>
+          <p:cNvPr id="426" name="Google Shape;426;g275d22905f4_0_2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8090175" y="4250800"/>
             <a:ext cx="986100" cy="709500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;g275d22905f4_0_2"/>
+          <p:cNvPr id="427" name="Google Shape;427;g275d22905f4_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="282125" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00FF00"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Answers </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>ow do people save money?</a:t>
+              <a:t>| How do people save money?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="277" name="Google Shape;277;g275d22905f4_0_2"/>
+          <p:cNvPr id="428" name="Google Shape;428;g275d22905f4_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="74746" y="1201821"/>
-            <a:ext cx="1455625" cy="1455625"/>
+            <a:off x="74748" y="1201823"/>
+            <a:ext cx="709500" cy="709500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;g275d22905f4_0_2"/>
+          <p:cNvPr id="429" name="Google Shape;429;g275d22905f4_0_2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1681175" y="2215500"/>
-            <a:ext cx="3429900" cy="2789400"/>
+            <a:off x="360375" y="2215500"/>
+            <a:ext cx="8602200" cy="2789400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="0543B3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Immediate access: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>You have immediate access to your cash without any restrictions or waiting periods. This can be helpful in emergency situations.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200">
+              <a:t>Cash is available at any time, with no withdrawal process or waiting period. This can be helpful for daily spending and emergency situations.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Privacy: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Keeping your money in a cash box provides a higher level of privacy compared to a bank account, as there are no records of your transactions.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1200">
+              <a:t>Keeping money in a cash box provides a higher level of privacy compared to a bank account, as there are no records of transactions.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1500"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>No Fees: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>There are no account maintenance fees or minimum balance requirements associated with a cash box, unlike some bank accounts.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...70 lines deleted...]
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="374151"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...96 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...73 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="57" name="Shape 57"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;g1575e96a1fb_0_240"/>
+          <p:cNvPr id="186" name="Google Shape;186;g1575e96a1fb_0_240"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -20957,64 +30114,64 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unit outline</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="59" name="Google Shape;59;g1575e96a1fb_0_240"/>
+          <p:cNvPr id="187" name="Google Shape;187;g1575e96a1fb_0_240"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="871975" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{553556CD-4AD5-4202-88CF-D862308B1F90}</a:tableStyleId>
+                <a:tableStyleId>{471B00C3-9B54-42BB-8CBA-6E203BB70191}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
                 <a:gridCol w="1206500"/>
               </a:tblGrid>
               <a:tr h="381000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -21606,51 +30763,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>How to r</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr b="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>ead a bank statement </a:t>
                       </a:r>
                       <a:endParaRPr b="0" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
@@ -21693,51 +30850,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>How to save money</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr b="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:endParaRPr b="0" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
@@ -21783,51 +30940,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>How to use bank cards</a:t>
                       </a:r>
                       <a:endParaRPr b="0" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
@@ -21843,76 +31000,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
+                        <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>How to manage debt</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
@@ -21920,77 +31078,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>A guide to banking</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -22014,1298 +31175,2900 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="283" name="Shape 283"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g275d22905f4_0_24"/>
+          <p:cNvPr id="434" name="Google Shape;434;g3f59dd872ba_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2234200" y="1147025"/>
-            <a:ext cx="2329800" cy="400200"/>
+            <a:off x="975200" y="1201825"/>
+            <a:ext cx="4958400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
-[...6 lines deleted...]
-              </a:spcAft>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...51 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Open a savings account</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" sz="1800">
+              <a:t>Put money in a cash box</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g275d22905f4_0_24"/>
+          <p:cNvPr id="435" name="Google Shape;435;g3f59dd872ba_0_25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4660276" y="1217125"/>
+            <a:ext cx="3429900" cy="431100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Disadvantages</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3f59dd872ba_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8002909" y="4250800"/>
-            <a:ext cx="1007700" cy="709500"/>
+            <a:off x="8090175" y="4250800"/>
+            <a:ext cx="986100" cy="709500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
-[...3 lines deleted...]
-              <a:sym typeface="Lato"/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;g275d22905f4_0_24"/>
+          <p:cNvPr id="437" name="Google Shape;437;g3f59dd872ba_0_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="282125" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00FF00"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Answers </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>ow do people save money?</a:t>
+              <a:t>| How do people save money?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="288" name="Google Shape;288;g275d22905f4_0_24"/>
+          <p:cNvPr id="438" name="Google Shape;438;g3f59dd872ba_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="91075" y="1147025"/>
-            <a:ext cx="1424725" cy="1424725"/>
+            <a:off x="74748" y="1201823"/>
+            <a:ext cx="709500" cy="709500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g275d22905f4_0_24"/>
+          <p:cNvPr id="439" name="Google Shape;439;g3f59dd872ba_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="612925" y="1809250"/>
-[...77 lines deleted...]
-            <a:ext cx="3429900" cy="2789400"/>
+            <a:off x="360375" y="2215500"/>
+            <a:ext cx="8602200" cy="2789400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="0543B3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1150">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Security: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1150">
+              <a:t>No interest: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Banks provide a higher level of security for your money, including protection against theft, fire, and natural disasters. Your funds are also insured up to a certain limit by government-backed programs.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1150">
+              <a:t>Money stored in a cash box doesn't earn any interest or grow over time, resulting in missed opportunities for financial growth.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="374151"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1150">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Interest Earnings: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1150">
+              <a:t>Lack of documentation:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Savings accounts offer interest on the money you deposit, helping your funds grow over time. While interest rates can vary, it's still a better option for growing your money compared to a cash box.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1150">
+              <a:t> Without proper documentation, it can be difficult to prove the source of the funds or their intended use.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="374151"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1500"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1150">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Record Keeping: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1150">
+              <a:t>Security Risks: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Banks provide clear records of your transactions, which can be helpful for budgeting, tax purposes, and tracking your financial history.</a:t>
-[...291 lines deleted...]
-            <a:endParaRPr b="1" sz="1200">
+              <a:t>Cash stored in a box is vulnerable to theft, loss due to fire or natural disasters, and accidental damage. This risk can be significant, especially if it contains a large amount of money.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g24f7d5e8862_0_779"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="444" name="Google Shape;444;g3f59dd872ba_0_14"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="8090175" y="4250800"/>
+            <a:ext cx="986100" cy="709500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g24f7d5e8862_0_779"/>
+          <p:cNvPr id="445" name="Google Shape;445;g3f59dd872ba_0_14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282125" y="242750"/>
+            <a:ext cx="7731600" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Answers </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>| How do people save money?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="446" name="Google Shape;446;g3f59dd872ba_0_14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="975200" y="1201825"/>
+            <a:ext cx="4958400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>Opening a savings account</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;g24f7d5e8862_0_779"/>
+          <p:cNvPr id="447" name="Google Shape;447;g3f59dd872ba_0_14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488167" y="1121687"/>
-            <a:ext cx="6625500" cy="2334900"/>
+            <a:off x="4660276" y="1217125"/>
+            <a:ext cx="3429900" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...1 lines deleted...]
-                <a:spcPct val="107000"/>
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent6"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...1 lines deleted...]
-              <a:buChar char="●"/>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent6"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Identify why people need to save money</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:t>Advantages</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent6"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:latin typeface="Lato Light"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato Light"/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="448" name="Google Shape;448;g3f59dd872ba_0_14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="91075" y="1147025"/>
+            <a:ext cx="709500" cy="709500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;g3f59dd872ba_0_14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282125" y="1988750"/>
+            <a:ext cx="8220300" cy="3048600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0543B3"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="914400" marR="0" rtl="0" algn="l">
-[...4 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
+              <a:buSzPts val="1150"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...30 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent6"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Assess different ways to save</a:t>
-[...61 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:t>Security: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="374151"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Create a saving plan</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:t>Banks insure deposits up to a set limit through government-backed schemes. Funds are protected against theft, fire, and natural disasters, rather than in a physical cash box.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="374151"/>
               </a:solidFill>
-              <a:latin typeface="Lato Light"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato Light"/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="914400" marR="0" rtl="0" algn="l">
-[...4 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
+              <a:buSzPts val="1150"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Interest earnings: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Savings accounts pay interest on deposits, so the balance grows over time. Rates vary between accounts and change with economic conditions.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="374151"/>
               </a:solidFill>
-              <a:latin typeface="Lato Light"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato Light"/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1500"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1150"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Record keeping: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Banks provide clear records of all transactions, which can be helpful for budgeting, tax purposes, and tracking financial history.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="374151"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="453" name="Shape 453"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g24f7d5e8862_0_787"/>
+          <p:cNvPr id="454" name="Google Shape;454;g3f59dd872ba_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8090175" y="4250800"/>
+            <a:ext cx="986100" cy="709500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;g3f59dd872ba_0_34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282125" y="242750"/>
+            <a:ext cx="7731600" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="00FF00"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Answers </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>| How do people save money?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;g3f59dd872ba_0_34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="975200" y="1201825"/>
+            <a:ext cx="4958400" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Opening a savings account</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;g3f59dd872ba_0_34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4660276" y="1217125"/>
+            <a:ext cx="3429900" cy="431100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Disadvantages</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="458" name="Google Shape;458;g3f59dd872ba_0_34"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="91075" y="1147025"/>
+            <a:ext cx="709500" cy="709500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="459" name="Google Shape;459;g3f59dd872ba_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282125" y="1988750"/>
+            <a:ext cx="8715900" cy="3048600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="0543B3"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Fees and requirements:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> Some savings accounts come with fees, minimum balance requirements, and other conditions that can affect how much can be made in interest. Compare different account options before choosing.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="374151"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Limited access:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> While savings accounts offer convenient access, there might be limitations on the number of withdrawals or transfers that can be made per month without incurring fees.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="374151"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1500"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Market fluctuations: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="374151"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Interest rates change with economic conditions and are not fixed.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="463" name="Shape 463"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="464" name="Google Shape;464;g3f56f65204f_1_169"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;g3f56f65204f_1_169"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand why and how people save money</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;g3f56f65204f_1_169"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;g3f56f65204f_1_169"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;g3f56f65204f_1_169"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;g3f56f65204f_1_169"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify why people need to save money</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;g3f56f65204f_1_169"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3f56f65204f_1_169"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;g3f56f65204f_1_169"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;g3f56f65204f_1_169"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess different ways to save</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;g3f56f65204f_1_169"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3f56f65204f_1_169"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;g3f56f65204f_1_169"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;g3f56f65204f_1_169"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3f56f65204f_1_169"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Create a savings plan</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3f56f65204f_1_169" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="480" name="Google Shape;480;g3f56f65204f_1_169" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="481" name="Google Shape;481;g3f56f65204f_1_169"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;g3f56f65204f_1_169"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;g3f56f65204f_1_169"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="487" name="Shape 487"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;g24f7d5e8862_0_787"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="247700" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -23313,76 +34076,76 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Saving goal</a:t>
+              <a:t>Savings goal</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g24f7d5e8862_0_787"/>
+          <p:cNvPr id="489" name="Google Shape;489;g24f7d5e8862_0_787"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="550150" y="1312575"/>
-            <a:ext cx="7731600" cy="516000"/>
+            <a:off x="550150" y="928725"/>
+            <a:ext cx="7731600" cy="1283700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -23412,168 +34175,156 @@
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>ear 8 student be saving for?</a:t>
+              <a:t>Year 8 student be saving for?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="308" name="Google Shape;308;g24f7d5e8862_0_787"/>
+          <p:cNvPr id="490" name="Google Shape;490;g24f7d5e8862_0_787"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="13815" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3073475" y="2425625"/>
             <a:ext cx="1514400" cy="1501525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="309" name="Google Shape;309;g24f7d5e8862_0_787"/>
+          <p:cNvPr id="491" name="Google Shape;491;g24f7d5e8862_0_787"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="14038" l="6738" r="6980" t="14446"/>
+          <a:srcRect b="14038" l="6739" r="6980" t="14446"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4875538" y="2425625"/>
             <a:ext cx="1514400" cy="1501525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;g24f7d5e8862_0_787"/>
+          <p:cNvPr id="492" name="Google Shape;492;g24f7d5e8862_0_787"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1218006" y="2405038"/>
             <a:ext cx="1514300" cy="1501515"/>
             <a:chOff x="-228225" y="1999350"/>
             <a:chExt cx="2660400" cy="2319300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="311" name="Google Shape;311;g24f7d5e8862_0_787"/>
+            <p:cNvPr id="493" name="Google Shape;493;g24f7d5e8862_0_787"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="-228225" y="1999350"/>
               <a:ext cx="2660400" cy="2319300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -23594,79 +34345,79 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="312" name="Google Shape;312;g24f7d5e8862_0_787"/>
+            <p:cNvPr id="494" name="Google Shape;494;g24f7d5e8862_0_787"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="152400" y="2209575"/>
               <a:ext cx="1905000" cy="1905000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="313" name="Google Shape;313;g24f7d5e8862_0_787"/>
+          <p:cNvPr id="495" name="Google Shape;495;g24f7d5e8862_0_787"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6677600" y="2425625"/>
             <a:ext cx="1514400" cy="1460350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
@@ -23692,195 +34443,285 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="308"/>
+                                          <p:spTgt spid="490"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="309"/>
+                                          <p:spTgt spid="491"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="310"/>
+                                          <p:spTgt spid="492"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="313"/>
+                                          <p:spTgt spid="495"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="499" name="Shape 499"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="500" name="Google Shape;500;g24f7d5e8862_0_799"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="824938" y="2805875"/>
+            <a:ext cx="5640000" cy="780300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="108000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If the savings goal is large, set some </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>interim goals</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> (and maybe some rewards to keep up motivation!)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;g24f7d5e8862_0_799"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="247700" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -23888,531 +34729,384 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Saving goal</a:t>
+              <a:t>Savings goal</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...64 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="320" name="Google Shape;320;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="502" name="Google Shape;502;g24f7d5e8862_0_799"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="385777" y="1474281"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;g24f7d5e8862_0_799"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="824938" y="3748775"/>
+            <a:ext cx="5640000" cy="1098900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="108000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Putting a picture on your phone background, in your wallet or on your wall can be a useful reminder of a savings goal. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="321" name="Google Shape;321;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="504" name="Google Shape;504;g24f7d5e8862_0_799"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="385777" y="2335838"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="322" name="Google Shape;322;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="505" name="Google Shape;505;g24f7d5e8862_0_799"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="385777" y="3087974"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="323" name="Google Shape;323;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="506" name="Google Shape;506;g24f7d5e8862_0_799"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6631000" y="1747375"/>
             <a:ext cx="1997900" cy="1997900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...55 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="325" name="Google Shape;325;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="507" name="Google Shape;507;g24f7d5e8862_0_799"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="385777" y="4002374"/>
+            <a:off x="385777" y="3840099"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="508" name="Google Shape;508;g24f7d5e8862_0_799"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="824950" y="1296100"/>
+            <a:off x="824938" y="1296100"/>
             <a:ext cx="5386500" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="108000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If you set yourself a saving goal, it helps keep your financial decisions focused</a:t>
+              <a:t>Setting a savings goal helps to keep financial decisions focused</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g24f7d5e8862_0_799"/>
+          <p:cNvPr id="509" name="Google Shape;509;g24f7d5e8862_0_799"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914100" y="2181600"/>
+            <a:off x="824938" y="2181600"/>
             <a:ext cx="4956300" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="108000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>It’s fine to save small amounts, regularly</a:t>
-            </a:r>
-[...88 lines deleted...]
-              <a:t> (and maybe some rewards to keep you motivated!)</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
@@ -24421,357 +35115,357 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="320"/>
+                                          <p:spTgt spid="502"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="326"/>
+                                          <p:spTgt spid="508"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="321"/>
+                                          <p:spTgt spid="504"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="327"/>
+                                          <p:spTgt spid="509"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="322"/>
+                                          <p:spTgt spid="505"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="328"/>
+                                          <p:spTgt spid="500"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="319"/>
+                                          <p:spTgt spid="503"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="325"/>
+                                          <p:spTgt spid="507"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="332" name="Shape 332"/>
+        <p:cNvPr id="513" name="Shape 513"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="514" name="Google Shape;514;g24f7d5e8862_0_814"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238925" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -24779,341 +35473,344 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Create a saving goal </a:t>
+              <a:t>Create a savings goal </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="334" name="Google Shape;334;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="515" name="Google Shape;515;g24f7d5e8862_0_814"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="142252" y="2646356"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="335" name="Google Shape;335;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="516" name="Google Shape;516;g24f7d5e8862_0_814"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="142252" y="3713788"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="517" name="Google Shape;517;g24f7d5e8862_0_814"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="353100" y="2567550"/>
             <a:ext cx="5686200" cy="2373600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Decide how much money Charlie will save each week.</a:t>
             </a:r>
-            <a:endParaRPr i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr i="0" sz="1100" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How long will it take Charlie to save for this </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>item</a:t>
             </a:r>
             <a:r>
-              <a:rPr i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr i="0" sz="900" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Charlie wants to motivate himself to save by setting up rewards for himself when he reachers smaller amounts of his £40 goal. Write down 3 ideas of rewards Charlie could use.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:t>Charlie wants to motivate himself to save by setting up rewards for himself when he reaches smaller amounts of his £40 goal. Write down 3 ideas of rewards Charlie could use.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
@@ -25145,130 +35842,134 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="337" name="Google Shape;337;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="518" name="Google Shape;518;g24f7d5e8862_0_814"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="47520" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="127500" y="1167225"/>
             <a:ext cx="1182574" cy="1280699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="519" name="Google Shape;519;g24f7d5e8862_0_814"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1450500" y="1167213"/>
             <a:ext cx="7566000" cy="1212000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-            <a:noFill/>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Charlie gets £10 pocket money every week.</a:t>
+              <a:t>Charlie gets £10 pocket money every month.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -25360,738 +36061,277 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Charlie has decided to save up for a game he really wants. It costs £40.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="520" name="Google Shape;520;g24f7d5e8862_0_814"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="127500" y="4552375"/>
             <a:ext cx="7917300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Personal reflection: </a:t>
-[...23 lines deleted...]
-              <a:t>ave you ever saved up for something you needed or wanted to buy?</a:t>
+              <a:t>Personal reflection: have you ever saved up for something you needed or wanted to buy?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="340" name="Google Shape;340;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="521" name="Google Shape;521;g24f7d5e8862_0_814"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="142252" y="3179756"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g24f7d5e8862_0_814"/>
+          <p:cNvPr id="522" name="Google Shape;522;g24f7d5e8862_0_814"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6475440" y="2345643"/>
-[...2 lines deleted...]
-            <a:chExt cx="2541058" cy="2550550"/>
+            <a:off x="6475440" y="2345636"/>
+            <a:ext cx="2541058" cy="2550557"/>
+            <a:chOff x="6475440" y="2345636"/>
+            <a:chExt cx="2541058" cy="2550557"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="342" name="Google Shape;342;g24f7d5e8862_0_814"/>
+            <p:cNvPr id="523" name="Google Shape;523;g24f7d5e8862_0_814"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm rot="826808">
               <a:off x="6666900" y="2797688"/>
               <a:ext cx="2158138" cy="1868362"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="343" name="Google Shape;343;g24f7d5e8862_0_814"/>
+            <p:cNvPr id="524" name="Google Shape;524;g24f7d5e8862_0_814"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="760898">
               <a:off x="7044920" y="2524922"/>
               <a:ext cx="1671271" cy="341341"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1100"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1100">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1100" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="accent2"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Workbook exercises:</a:t>
               </a:r>
-              <a:endParaRPr sz="1100">
+              <a:endParaRPr b="0" i="0" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="347" name="Shape 347"/>
+        <p:cNvPr id="528" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;g24f7d5e8862_0_826"/>
-[...443 lines deleted...]
-          <p:cNvPr id="356" name="Google Shape;356;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="529" name="Google Shape;529;g24f7d5e8862_0_834"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="187525" y="242750"/>
             <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -26115,51 +36355,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Things to look out for</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="530" name="Google Shape;530;g24f7d5e8862_0_834"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2767600" y="1147025"/>
             <a:ext cx="2329800" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26172,51 +36412,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="531" name="Google Shape;531;g24f7d5e8862_0_834"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="369927" y="1144759"/>
             <a:ext cx="7914900" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -26250,1392 +36490,377 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> – there may be a set amount of money needed to open the account</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="359" name="Google Shape;359;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="532" name="Google Shape;532;g24f7d5e8862_0_834"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="187533" y="1318625"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="360" name="Google Shape;360;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="533" name="Google Shape;533;g24f7d5e8862_0_834"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="3124769"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="361" name="Google Shape;361;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="534" name="Google Shape;534;g24f7d5e8862_0_834"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="4132919"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="362" name="Google Shape;362;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="535" name="Google Shape;535;g24f7d5e8862_0_834"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="233377" y="2225905"/>
             <a:ext cx="273100" cy="273100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="536" name="Google Shape;536;g24f7d5e8862_0_834"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="354075" y="2040800"/>
             <a:ext cx="8126100" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Interest rate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> – this can be fixed or variable, meaning it either stays the same or can change</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="537" name="Google Shape;537;g24f7d5e8862_0_834"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="384425" y="2957675"/>
             <a:ext cx="7971000" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Notice periods</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> – you may not be able to get your money out instantly, or there’ll be a penalty fee if you do</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g24f7d5e8862_0_834"/>
+          <p:cNvPr id="538" name="Google Shape;538;g24f7d5e8862_0_834"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="354075" y="3890375"/>
             <a:ext cx="7412700" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="101600" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="101600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Fixed time period</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> – the account can only be held for a certain length of time, such as a year</a:t>
-            </a:r>
-[...1044 lines deleted...]
-              <a:t>on’t wait until the end of the month to save, as there might not be any money left</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
@@ -27644,602 +36869,3392 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="374"/>
+                                          <p:spTgt spid="530"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="382"/>
+                                          <p:spTgt spid="531"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="532"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="373"/>
+                                          <p:spTgt spid="535"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="377"/>
+                                          <p:spTgt spid="536"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="375"/>
+                                          <p:spTgt spid="533"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="379"/>
+                                          <p:spTgt spid="537"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="376"/>
+                                          <p:spTgt spid="534"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="380"/>
-[...107 lines deleted...]
-                                          <p:spTgt spid="381"/>
+                                          <p:spTgt spid="538"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="386" name="Shape 386"/>
+        <p:cNvPr id="542" name="Shape 542"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;g260d7af201a_0_4"/>
+          <p:cNvPr id="543" name="Google Shape;543;g24f7d5e8862_0_848"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1653900" y="753650"/>
-            <a:ext cx="5836200" cy="516000"/>
+            <a:off x="162825" y="290575"/>
+            <a:ext cx="7731600" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2600"/>
+              <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>?</a:t>
+              <a:t>Plan to save</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="544" name="Google Shape;544;g24f7d5e8862_0_848"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="456977" y="1689763"/>
+            <a:ext cx="5433000" cy="431100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="72000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Use a savings goal, such as an item you really want</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="545" name="Google Shape;545;g24f7d5e8862_0_848"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="93852" y="1321515"/>
+            <a:ext cx="273100" cy="273100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="546" name="Google Shape;546;g24f7d5e8862_0_848"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="93852" y="2188591"/>
+            <a:ext cx="273100" cy="273100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="547" name="Google Shape;547;g24f7d5e8862_0_848"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="93852" y="2687412"/>
+            <a:ext cx="273100" cy="273100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="548" name="Google Shape;548;g24f7d5e8862_0_848"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="90940" y="1768768"/>
+            <a:ext cx="273100" cy="273100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="549" name="Google Shape;549;g24f7d5e8862_0_848"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="90940" y="3297619"/>
+            <a:ext cx="273100" cy="273100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="550" name="Google Shape;550;g24f7d5e8862_0_848"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="456977" y="2109563"/>
+            <a:ext cx="4650300" cy="431100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="72000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Have an amount in mind to save each month</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;g24f7d5e8862_0_848"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="456977" y="2608400"/>
+            <a:ext cx="5729100" cy="431100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="72000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Use a savings calculator, like the one on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Moneyhelper.org.uk</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;g24f7d5e8862_0_848"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="456977" y="3107225"/>
+            <a:ext cx="8316900" cy="997500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="72000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Some banking apps automatically “top up” transactions so that small amounts can be saved while spending. For example, if you spend £4.35 the app will automatically round it up to £5.00, and put the 65p into a savings account</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="553" name="Google Shape;553;g24f7d5e8862_0_848"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="456977" y="1242525"/>
+            <a:ext cx="8415000" cy="431100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="72000" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Save first: don’t wait until the end of the month to save, as there might not be any money left</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="554" name="Google Shape;554;g24f7d5e8862_0_848"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5380798" y="1746549"/>
+            <a:ext cx="3491178" cy="715150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="545"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="553"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="544"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="548"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="546"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="550"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="547"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="551"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="549"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="552"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="558" name="Shape 558"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="559" name="Google Shape;559;g3f56f65204f_1_193"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;g3f56f65204f_1_193"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand why and how people save money</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;g3f56f65204f_1_193"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="562" name="Google Shape;562;g3f56f65204f_1_193"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="563" name="Google Shape;563;g3f56f65204f_1_193"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="564" name="Google Shape;564;g3f56f65204f_1_193"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify why people need to save money</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="565" name="Google Shape;565;g3f56f65204f_1_193"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="566" name="Google Shape;566;g3f56f65204f_1_193"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="567" name="Google Shape;567;g3f56f65204f_1_193"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="568" name="Google Shape;568;g3f56f65204f_1_193"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess different ways to save</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="569" name="Google Shape;569;g3f56f65204f_1_193"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;g3f56f65204f_1_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;g3f56f65204f_1_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;g3f56f65204f_1_193"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;g3f56f65204f_1_193"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Create a savings plan</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="574" name="Google Shape;574;g3f56f65204f_1_193" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="575" name="Google Shape;575;g3f56f65204f_1_193" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;g3f56f65204f_1_193"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;g3f56f65204f_1_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;g3f56f65204f_1_193"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="579" name="Google Shape;579;g3f56f65204f_1_193" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="191" name="Shape 191"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3f53283d994_0_47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="270375"/>
+            <a:ext cx="8031000" cy="781200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="3300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Having a respectful learning environment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g3f53283d994_0_47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324100" y="1254075"/>
+            <a:ext cx="7638000" cy="1908600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will listen to each other respectfully</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will avoid making judgements or assumptions about others</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will comment on what has been said, not the person who has said it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We won’t put anyone on the spot and we have the right to pass</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will not share personal stories or ask personal questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="583" name="Shape 583"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="584" name="Google Shape;584;g3f56f65204f_1_270"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="5732" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5502000" y="1191600"/>
+            <a:ext cx="2928000" cy="2760300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;g3f56f65204f_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="762000" y="857250"/>
+            <a:ext cx="4381500" cy="2190900"/>
+            <a:chOff x="762000" y="857250"/>
+            <a:chExt cx="4381500" cy="2190900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3f56f65204f_1_270"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="762000" y="857250"/>
+              <a:ext cx="4381500" cy="666900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Saving experts:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;g3f56f65204f_1_270"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="762000" y="1619250"/>
+              <a:ext cx="4381500" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Give Charlie </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>some great advice </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>on how to save up.</a:t>
+              </a:r>
+              <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="588" name="Google Shape;588;g3f56f65204f_1_270"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="762000" y="3238500"/>
+            <a:ext cx="3048000" cy="666900"/>
+            <a:chOff x="762000" y="3238500"/>
+            <a:chExt cx="3048000" cy="666900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3f56f65204f_1_270"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="762000" y="3238500"/>
+              <a:ext cx="3048000" cy="666900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 17142" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="590" name="Google Shape;590;g3f56f65204f_1_270"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="762000" y="3238500"/>
+              <a:ext cx="3048000" cy="666900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>You have 25 words</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvPr id="594" name="Shape 594"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;g24f7d5e8862_0_870"/>
+          <p:cNvPr id="595" name="Google Shape;595;g24f7d5e8862_0_870"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="985063"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -28261,51 +40276,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;g24f7d5e8862_0_870"/>
+          <p:cNvPr id="596" name="Google Shape;596;g24f7d5e8862_0_870"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -28341,656 +40356,235 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="63" name="Shape 63"/>
+        <p:cNvPr id="600" name="Shape 600"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;g24f7d5e8862_0_591"/>
-[...436 lines deleted...]
-          <p:cNvPr id="399" name="Google Shape;399;g2fae0e737e1_0_0"/>
+          <p:cNvPr id="601" name="Google Shape;601;g2fae0e737e1_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;g2fae0e737e1_0_0"/>
+          <p:cNvPr id="602" name="Google Shape;602;g2fae0e737e1_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="151999" y="1183981"/>
             <a:ext cx="2846301" cy="2013581"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2113109"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="401" name="Google Shape;401;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="603" name="Google Shape;603;g2fae0e737e1_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="402" name="Google Shape;402;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="604" name="Google Shape;604;g2fae0e737e1_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -29029,830 +40623,753 @@
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> – </a:t>
               </a:r>
               <a:br>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
               </a:br>
               <a:r>
-                <a:rPr lang="en-GB" sz="1300">
-[...10 lines deleted...]
-              <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>inks to advice on a number of topics, including financial difficulties, cost of living and communicati</a:t>
-[...23 lines deleted...]
-                <a:t> with creditors.</a:t>
+                <a:t>Links to advice on a number of topics, including financial difficulties, cost of living and communicating with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="403" name="Google Shape;403;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="605" name="Google Shape;605;g2fae0e737e1_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1419947"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;g2fae0e737e1_0_0"/>
+          <p:cNvPr id="606" name="Google Shape;606;g2fae0e737e1_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152000" y="3312950"/>
             <a:ext cx="8872200" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>At school, you can speak with an adult you trust. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;g2fae0e737e1_0_0"/>
+          <p:cNvPr id="607" name="Google Shape;607;g2fae0e737e1_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;g2fae0e737e1_0_0"/>
+          <p:cNvPr id="608" name="Google Shape;608;g2fae0e737e1_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="407" name="Google Shape;407;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="609" name="Google Shape;609;g2fae0e737e1_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="408" name="Google Shape;408;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="610" name="Google Shape;610;g2fae0e737e1_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3344950" y="1434825"/>
               <a:ext cx="666111" cy="400200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="409" name="Google Shape;409;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="611" name="Google Shape;611;g2fae0e737e1_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4068426" y="1358613"/>
               <a:ext cx="2032200" cy="1852800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="1200"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="1200"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1300" u="sng">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId6">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
-                <a:t>National Debtline </a:t>
-[...18 lines deleted...]
-                <a:t> – Debt and Money</a:t>
+                <a:t>National Debtline  – Debt and Money – a debt advice charity run by the Money Advice Trust</a:t>
               </a:r>
               <a:br>
-                <a:rPr lang="en-GB" sz="1300">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
               </a:br>
               <a:r>
-                <a:rPr lang="en-GB" sz="1300">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>A debt advice charity run by the </a:t>
+                <a:t>, offering a free and confidential debt advice service.</a:t>
               </a:r>
-              <a:r>
-[...30 lines deleted...]
-              <a:endParaRPr i="0" sz="1300" u="none" cap="none" strike="noStrike">
+              <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;g2fae0e737e1_0_0"/>
+          <p:cNvPr id="612" name="Google Shape;612;g2fae0e737e1_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846409" cy="1995600"/>
             <a:chOff x="6177819" y="1184061"/>
             <a:chExt cx="2846409" cy="1995600"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="411" name="Google Shape;411;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="613" name="Google Shape;613;g2fae0e737e1_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6177819" y="1184061"/>
               <a:ext cx="2846400" cy="1995600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="412" name="Google Shape;412;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="614" name="Google Shape;614;g2fae0e737e1_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
-            <a:blip r:embed="rId9">
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6341200" y="1426525"/>
               <a:ext cx="876125" cy="680625"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="413" name="Google Shape;413;g2fae0e737e1_0_0"/>
+            <p:cNvPr id="615" name="Google Shape;615;g2fae0e737e1_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7264128" y="1459325"/>
               <a:ext cx="1760100" cy="1305300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="1900"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1300" u="sng">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
-                  <a:hlinkClick r:id="rId10">
+                  <a:hlinkClick r:id="rId8">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>Childline </a:t>
               </a:r>
               <a:r>
                 <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
-                  <a:hlinkClick r:id="rId11">
+                  <a:hlinkClick r:id="rId9">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                   <a:extLst>
                     <a:ext uri="http://customooxmlschemas.google.com/">
-                      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
+                      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
                     </a:ext>
                   </a:extLst>
                 </a:rPr>
-                <a:t>Helpline</a:t>
+                <a:t>Helpline 0800 1111. Talk about anything. Contact via phone / web</a:t>
               </a:r>
               <a:br>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:extLst>
                     <a:ext uri="http://customooxmlschemas.google.com/">
-                      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
+                      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
                     </a:ext>
                   </a:extLst>
                 </a:rPr>
               </a:br>
-              <a:r>
+              <a:br>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
-                  <a:solidFill>
-[...27 lines deleted...]
-                <a:rPr lang="en-GB" sz="1300">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
               </a:br>
-              <a:r>
-[...10 lines deleted...]
-              </a:r>
               <a:br>
-                <a:rPr lang="en-GB" sz="1300">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
               </a:br>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr sz="1300">
+              <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="417" name="Shape 417"/>
+        <p:cNvPr id="619" name="Shape 619"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;g1575e96a1fb_0_330"/>
+          <p:cNvPr id="620" name="Google Shape;620;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462425" y="1142575"/>
-            <a:ext cx="7875600" cy="3258600"/>
+            <a:ext cx="7875600" cy="2889000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -29907,355 +41424,349 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Please visit the  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" u="sng">
+              <a:t>Please visit the FLIC Learning Hub for further resources</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>FLIC Learning Hub</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB">
+              <a:t>Money.co.uk - Best way to save for a child</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> for further resources</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr>
+              <a:t> (2025)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...4 lines deleted...]
-                <a:spcPts val="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...22 lines deleted...]
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Money - Best way to save for a child</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB">
+              <a:t>Unbiased - Saving for children: the best ways to save for your child's future</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t> (2024)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr>
+              <a:t> (2025)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Unbiased - Saving for children: the best ways to save for your child's future</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB">
+              <a:t>How to make ISAs even nicer (Financial Times, September 2023)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> (2024)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
-              </a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>How to make ISAs even nicer (Financial Times, September 2023)</a:t>
-[...67 lines deleted...]
-            <a:endParaRPr>
+              <a:t>Best children's bank accounts 2026 (Which 2026)</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="419" name="Google Shape;419;g1575e96a1fb_0_330"/>
+          <p:cNvPr id="621" name="Google Shape;621;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -30288,220 +41799,106 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="70" name="Shape 70"/>
+        <p:cNvPr id="197" name="Shape 197"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;g24f7d5e8862_0_598"/>
-[...113 lines deleted...]
-          <p:cNvPr id="73" name="Google Shape;73;g24f7d5e8862_0_598"/>
+          <p:cNvPr id="198" name="Google Shape;198;g24f7d5e8862_0_598"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="125" y="1491150"/>
             <a:ext cx="9144000" cy="1385400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="8000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Session 3</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
@@ -30516,605 +41913,1333 @@
               </a:buClr>
               <a:buSzPts val="8000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>How to save money</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
-            </a:endParaRPr>
-[...50 lines deleted...]
-              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="202" name="Shape 202"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;g24f7d5e8862_0_606"/>
+          <p:cNvPr id="203" name="Google Shape;203;g3f56f65204f_1_75"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488175" y="3429250"/>
-            <a:ext cx="8520600" cy="792600"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="595959"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;g24f7d5e8862_0_606"/>
+          <p:cNvPr id="204" name="Google Shape;204;g3f56f65204f_1_75"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand why and how people save money</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;g3f56f65204f_1_75"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3f56f65204f_1_75"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g24f7d5e8862_0_606"/>
+          <p:cNvPr id="207" name="Google Shape;207;g3f56f65204f_1_75"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3f56f65204f_1_75"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>Identify why people need to save money</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g3f56f65204f_1_75"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g24f7d5e8862_0_606"/>
+          <p:cNvPr id="210" name="Google Shape;210;g3f56f65204f_1_75"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3f56f65204f_1_75"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488167" y="1258112"/>
-            <a:ext cx="6625500" cy="2334900"/>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...1 lines deleted...]
-                <a:spcPct val="107000"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...1 lines deleted...]
-              <a:buChar char="●"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g3f56f65204f_1_75"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess different ways to save</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;g3f56f65204f_1_75"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3f56f65204f_1_75"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...62 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;g3f56f65204f_1_75"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...62 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3f56f65204f_1_75"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3f56f65204f_1_75"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Create a savings plan</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3f56f65204f_1_75"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3f56f65204f_1_75"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...44 lines deleted...]
-      </p:sp>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3f56f65204f_1_75"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="87" name="Google Shape;87;g24f7d5e8862_0_614"/>
+          <p:cNvPr id="225" name="Google Shape;225;g24f7d5e8862_0_614"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3427025" y="1451488"/>
             <a:ext cx="2186225" cy="1935725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g24f7d5e8862_0_614"/>
+          <p:cNvPr id="226" name="Google Shape;226;g24f7d5e8862_0_614"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1653900" y="393800"/>
             <a:ext cx="5836200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31136,191 +43261,167 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What does ‘saving’ mean?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g24f7d5e8862_0_614"/>
+          <p:cNvPr id="227" name="Google Shape;227;g24f7d5e8862_0_614"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13312" y="3416350"/>
             <a:ext cx="9066900" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>‘Saving’ mean</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>‘Saving’ means money set aside for future use and not spent immediately.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g24f7d5e8862_0_614"/>
+          <p:cNvPr id="228" name="Google Shape;228;g24f7d5e8862_0_614"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1602038" y="3968925"/>
             <a:ext cx="5836200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>?</a:t>
+              <a:t>How easy is it to save money?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
@@ -31329,159 +43430,159 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="89"/>
+                                          <p:spTgt spid="227"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="90"/>
+                                          <p:spTgt spid="228"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="233" name="Google Shape;233;g24f7d5e8862_0_629"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="283000"/>
             <a:ext cx="5836200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31503,51 +43604,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What do people save money for?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="234" name="Google Shape;234;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7606442" y="2889499"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31568,51 +43669,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="235" name="Google Shape;235;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7557767" y="1290424"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31633,51 +43734,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="236" name="Google Shape;236;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2639575" y="2889573"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31698,51 +43799,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="237" name="Google Shape;237;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4295183" y="1287203"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31763,51 +43864,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="238" name="Google Shape;238;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2639569" y="1287175"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31828,105 +43929,105 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="101" name="Google Shape;101;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="239" name="Google Shape;239;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4415451" y="1371166"/>
             <a:ext cx="1162948" cy="1157330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="102" name="Google Shape;102;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="240" name="Google Shape;240;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2759842" y="2973537"/>
             <a:ext cx="1162948" cy="1157331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="241" name="Google Shape;241;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4295195" y="2889501"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -31947,105 +44048,105 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="242" name="Google Shape;242;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6031161" y="2930517"/>
             <a:ext cx="1222323" cy="1249977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="105" name="Google Shape;105;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="243" name="Google Shape;243;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6017073" y="1371170"/>
             <a:ext cx="1222322" cy="1249977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="244" name="Google Shape;244;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5950822" y="2889628"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -32066,51 +44167,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="245" name="Google Shape;245;g24f7d5e8862_0_629"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5926467" y="1287099"/>
             <a:ext cx="1403700" cy="1325400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:srgbClr val="262A33"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -32131,105 +44232,105 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="108" name="Google Shape;108;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="246" name="Google Shape;246;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7736000" y="1426175"/>
             <a:ext cx="1047250" cy="1047250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="109" name="Google Shape;109;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="247" name="Google Shape;247;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2794962" y="1403438"/>
             <a:ext cx="1092725" cy="1092725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="248" name="Google Shape;248;g24f7d5e8862_0_629"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="313900" y="1174250"/>
             <a:ext cx="1953300" cy="3232500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -32383,167 +44484,146 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch: </a:t>
-[...20 lines deleted...]
-              <a:t>s this the same for all people?</a:t>
+              <a:t>Stretch: is this the same for all people?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="111" name="Google Shape;111;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="249" name="Google Shape;249;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4554475" y="3100800"/>
             <a:ext cx="965450" cy="965450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="112" name="Google Shape;112;g24f7d5e8862_0_629"/>
+          <p:cNvPr id="250" name="Google Shape;250;g24f7d5e8862_0_629"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7785413" y="3005825"/>
             <a:ext cx="1092725" cy="1092725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="254" name="Shape 254"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;g24f7d5e8862_0_1110"/>
+          <p:cNvPr id="255" name="Google Shape;255;g24f7d5e8862_0_1110"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="127225" y="1162075"/>
             <a:ext cx="8899200" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -32635,102 +44715,81 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Describe how this might be different depending on </a:t>
-[...20 lines deleted...]
-              <a:t> age, circumstances or beliefs</a:t>
+              <a:t>Describe how this might be different depending on somebody’s age, circumstances or beliefs</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g24f7d5e8862_0_1110"/>
+          <p:cNvPr id="256" name="Google Shape;256;g24f7d5e8862_0_1110"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2234640" y="2383102"/>
             <a:ext cx="4674726" cy="2166904"/>
             <a:chOff x="2639569" y="1287175"/>
             <a:chExt cx="6370573" cy="2927853"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="119" name="Google Shape;119;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="257" name="Google Shape;257;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7606442" y="2889499"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -32751,51 +44810,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="120" name="Google Shape;120;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="258" name="Google Shape;258;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="7557767" y="1290424"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -32816,51 +44875,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="121" name="Google Shape;121;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="259" name="Google Shape;259;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2639575" y="2889573"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -32881,51 +44940,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="122" name="Google Shape;122;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="260" name="Google Shape;260;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4295183" y="1287203"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -32946,51 +45005,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="123" name="Google Shape;123;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="261" name="Google Shape;261;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2639569" y="1287175"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -33011,105 +45070,105 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="124" name="Google Shape;124;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="262" name="Google Shape;262;g24f7d5e8862_0_1110"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4415451" y="1371166"/>
               <a:ext cx="1162948" cy="1157330"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="125" name="Google Shape;125;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="263" name="Google Shape;263;g24f7d5e8862_0_1110"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2759842" y="2973537"/>
               <a:ext cx="1162948" cy="1157331"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="126" name="Google Shape;126;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="264" name="Google Shape;264;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4295195" y="2889501"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -33130,105 +45189,105 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="127" name="Google Shape;127;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="265" name="Google Shape;265;g24f7d5e8862_0_1110"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6031161" y="2930517"/>
               <a:ext cx="1222323" cy="1249977"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="128" name="Google Shape;128;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="266" name="Google Shape;266;g24f7d5e8862_0_1110"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6017073" y="1371170"/>
               <a:ext cx="1222322" cy="1249977"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="129" name="Google Shape;129;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="267" name="Google Shape;267;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5950822" y="2889628"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -33249,51 +45308,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="130" name="Google Shape;130;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="268" name="Google Shape;268;g24f7d5e8862_0_1110"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5926467" y="1290424"/>
               <a:ext cx="1403700" cy="1325400"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -33314,160 +45373,160 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="131" name="Google Shape;131;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="269" name="Google Shape;269;g24f7d5e8862_0_1110"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7736000" y="1426175"/>
               <a:ext cx="1047250" cy="1047250"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="132" name="Google Shape;132;g24f7d5e8862_0_1110"/>
+            <p:cNvPr id="270" name="Google Shape;270;g24f7d5e8862_0_1110"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId8">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4554475" y="3100800"/>
               <a:ext cx="965450" cy="965450"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="133" name="Google Shape;133;g24f7d5e8862_0_1110"/>
+          <p:cNvPr id="271" name="Google Shape;271;g24f7d5e8862_0_1110"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2340125" y="2488800"/>
             <a:ext cx="821300" cy="821275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="134" name="Google Shape;134;g24f7d5e8862_0_1110"/>
+          <p:cNvPr id="272" name="Google Shape;272;g24f7d5e8862_0_1110"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6022396" y="3677075"/>
             <a:ext cx="775075" cy="775075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g24f7d5e8862_0_1110"/>
+          <p:cNvPr id="273" name="Google Shape;273;g24f7d5e8862_0_1110"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="283000"/>
             <a:ext cx="5836200" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -33500,490 +45559,2134 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="139" name="Shape 139"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g24f7d5e8862_0_651"/>
+          <p:cNvPr id="278" name="Google Shape;278;g3f56f65204f_1_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488175" y="3429250"/>
-            <a:ext cx="8520600" cy="792600"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2800"/>
+              <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="595959"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g24f7d5e8862_0_651"/>
+          <p:cNvPr id="279" name="Google Shape;279;g3f56f65204f_1_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> To understand why and how people save money</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3f56f65204f_1_145"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="281" name="Google Shape;281;g3f56f65204f_1_145"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g24f7d5e8862_0_651"/>
+          <p:cNvPr id="282" name="Google Shape;282;g3f56f65204f_1_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3f56f65204f_1_145"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>Identify why people need to save money</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;g3f56f65204f_1_145"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g24f7d5e8862_0_651"/>
+          <p:cNvPr id="285" name="Google Shape;285;g3f56f65204f_1_145"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g3f56f65204f_1_145"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439442" y="1253362"/>
-            <a:ext cx="6625500" cy="2334900"/>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...1 lines deleted...]
-                <a:spcPct val="107000"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="00FF00"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2200"/>
-[...1 lines deleted...]
-              <a:buChar char="●"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="00FF00"/>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;g3f56f65204f_1_145"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Assess different ways to save</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;g3f56f65204f_1_145"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;g3f56f65204f_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...62 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3f56f65204f_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...62 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;g3f56f65204f_1_145"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3f56f65204f_1_145"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Create a savings plan</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="293" name="Google Shape;293;g3f56f65204f_1_145" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3f56f65204f_1_145"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="295" name="Google Shape;295;g3f56f65204f_1_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...44 lines deleted...]
-      </p:sp>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;g3f56f65204f_1_145"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="51FF00"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
@@ -34218,89 +47921,89 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
-    <a:clrScheme name="Default">
+    <a:clrScheme name="Simple Light">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="158158"/>
+        <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F3F3F3"/>
+        <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="058DC7"/>
+        <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50B432"/>
+        <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="ED561B"/>
+        <a:srgbClr val="51FF00"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="EDEF00"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="24CBE5"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="64E572"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2200CC"/>
+        <a:srgbClr val="0543B3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551A8B"/>
+        <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>