--- v0 (2026-02-28)
+++ v1 (2026-04-09)
@@ -1,138 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/binary" PartName="/ppt/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="257" r:id="rId7"/>
     <p:sldId id="258" r:id="rId8"/>
     <p:sldId id="259" r:id="rId9"/>
     <p:sldId id="260" r:id="rId10"/>
     <p:sldId id="261" r:id="rId11"/>
     <p:sldId id="262" r:id="rId12"/>
     <p:sldId id="263" r:id="rId13"/>
     <p:sldId id="264" r:id="rId14"/>
     <p:sldId id="265" r:id="rId15"/>
     <p:sldId id="266" r:id="rId16"/>
     <p:sldId id="267" r:id="rId17"/>
     <p:sldId id="268" r:id="rId18"/>
     <p:sldId id="269" r:id="rId19"/>
     <p:sldId id="270" r:id="rId20"/>
     <p:sldId id="271" r:id="rId21"/>
     <p:sldId id="272" r:id="rId22"/>
     <p:sldId id="273" r:id="rId23"/>
     <p:sldId id="274" r:id="rId24"/>
     <p:sldId id="275" r:id="rId25"/>
+    <p:sldId id="276" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Roboto"/>
-      <p:regular r:id="rId26"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId29"/>
+      <p:regular r:id="rId27"/>
+      <p:bold r:id="rId28"/>
+      <p:italic r:id="rId29"/>
+      <p:boldItalic r:id="rId30"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -322,63 +325,63 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId30" roundtripDataSignature="AMtx7mgjRNj15xF6WnLSZiRAoglsR+iFXw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId31" roundtripDataSignature="AMtx7mipxWG5Gch2X+A+tcQT0r45Je/NUg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{C1ED35F0-8989-447C-86F2-E617CB198822}">
-  <a:tblStyle styleId="{C1ED35F0-8989-447C-86F2-E617CB198822}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{549171F0-A414-4891-99DC-88984EFD887D}">
+  <a:tblStyle styleId="{549171F0-A414-4891-99DC-88984EFD887D}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -553,51 +556,51 @@
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
-  <a:tblStyle styleId="{4908FCB0-3B35-42FB-8091-5B57EC958BDD}" styleName="Table_1">
+  <a:tblStyle styleId="{D82DAC45-4090-4333-A6C1-3B87764FD87F}" styleName="Table_1">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -776,51 +779,51 @@
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId30" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2263,50 +2266,54 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3841,152 +3848,152 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="317" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p19:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;g3dd556fa628_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p19:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;g3dd556fa628_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;p19:notes"/>
+          <p:cNvPr id="320" name="Google Shape;320;g3dd556fa628_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -4171,143 +4178,308 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p20:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p20:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p20:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;p19:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;p20:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;p20:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5330,83 +5502,83 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" showMasterSp="0" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -17766,127 +17938,131 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell-guardian.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell-guardian.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="91" name="Google Shape;91;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -18890,51 +19066,51 @@
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="254" name="Google Shape;254;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="773162" y="1308922"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{C1ED35F0-8989-447C-86F2-E617CB198822}</a:tableStyleId>
+                <a:tableStyleId>{549171F0-A414-4891-99DC-88984EFD887D}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3505200"/>
                 <a:gridCol w="3505200"/>
                 <a:gridCol w="3505200"/>
               </a:tblGrid>
               <a:tr h="520825">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="lt1"/>
                         </a:buClr>
@@ -22253,51 +22429,51 @@
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Only $500/year per device for continued updates and secure storage.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="288" name="Google Shape;288;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="776656" y="1888068"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4908FCB0-3B35-42FB-8091-5B57EC958BDD}</a:tableStyleId>
+                <a:tableStyleId>{D82DAC45-4090-4333-A6C1-3B87764FD87F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1982300"/>
                 <a:gridCol w="1982300"/>
                 <a:gridCol w="1982300"/>
               </a:tblGrid>
               <a:tr h="501625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="lt1"/>
                         </a:buClr>
@@ -23220,51 +23396,51 @@
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> $700 per device.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="298" name="Google Shape;298;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="759073" y="1405209"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4908FCB0-3B35-42FB-8091-5B57EC958BDD}</a:tableStyleId>
+                <a:tableStyleId>{D82DAC45-4090-4333-A6C1-3B87764FD87F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2488225"/>
                 <a:gridCol w="3540375"/>
               </a:tblGrid>
               <a:tr h="573050">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="lt1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
@@ -25023,70 +25199,51 @@
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>User Interface – Suicide Alert</a:t>
-[...18 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Grid View Dashboard</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="315" name="Google Shape;315;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1366601"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -25109,181 +25266,182 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="316" name="Google Shape;316;p18"/>
+          <p:cNvPr id="316" name="Google Shape;316;p18" title="Screenshot 2026-04-06 at 10.22.15.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="560816" y="1682112"/>
-            <a:ext cx="8836103" cy="4970308"/>
+            <a:off x="560825" y="1663100"/>
+            <a:ext cx="8296772" cy="4785426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="321" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p19"/>
+          <p:cNvPr id="322" name="Google Shape;322;g3dd556fa628_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="155520"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:ext cx="10515600" cy="1325700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>User Interface – Multiple Inmates</a:t>
+              <a:t>User Interface – Suicide Alert</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US"/>
             </a:br>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="1" lang="en-US" sz="2400"/>
               <a:t>In development</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;p19"/>
+          <p:cNvPr id="323" name="Google Shape;323;g3dd556fa628_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1366601"/>
-            <a:ext cx="1859028" cy="75570"/>
+            <a:ext cx="1859100" cy="75600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -25291,65 +25449,65 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="324" name="Google Shape;324;p19"/>
+          <p:cNvPr id="324" name="Google Shape;324;g3dd556fa628_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1682112"/>
-            <a:ext cx="8836103" cy="4970307"/>
+            <a:ext cx="8836100" cy="4970308"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
@@ -26086,122 +26244,304 @@
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>- Chief Deputy in KS</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr descr="A person in a jail cell&#10;&#10;AI-generated content may be incorrect." id="108" name="Google Shape;108;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="16557" l="16433" r="8178" t="30799"/>
+          <a:srcRect b="16557" l="16433" r="8179" t="30800"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8156004" y="661585"/>
             <a:ext cx="3607979" cy="2519465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr descr="A person lying on the floor&#10;&#10;AI-generated content may be incorrect." id="109" name="Google Shape;109;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="10944" r="10942" t="0"/>
+          <a:srcRect b="0" l="10944" r="10943" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8156003" y="3429000"/>
             <a:ext cx="3607980" cy="2519465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p20"/>
+          <p:cNvPr id="330" name="Google Shape;330;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499730" y="155520"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>User Interface – Multiple Inmates</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US"/>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="en-US" sz="2400"/>
+              <a:t>In development</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="560816" y="1366601"/>
+            <a:ext cx="1859028" cy="75570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="332" name="Google Shape;332;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="560816" y="1682112"/>
+            <a:ext cx="8836103" cy="4970307"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="155520"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -26228,51 +26568,51 @@
             <a:br>
               <a:rPr lang="en-US"/>
             </a:br>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="1" lang="en-US" sz="2400"/>
               <a:t>In development</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p20"/>
+          <p:cNvPr id="339" name="Google Shape;339;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1366601"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -26287,51 +26627,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="332" name="Google Shape;332;p20"/>
+          <p:cNvPr id="340" name="Google Shape;340;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560817" y="1682112"/>
             <a:ext cx="8836101" cy="4970307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -26506,51 +26846,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-US" sz="2400"/>
               <a:t>Suicide &amp; Self-Harm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr descr="A person in orange jumpsuit sitting on a bed in a prison cell&#10;&#10;AI-generated content may be incorrect." id="118" name="Google Shape;118;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="568" l="16558" r="26464" t="19580"/>
+          <a:srcRect b="568" l="16558" r="26464" t="19581"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="2567070"/>
             <a:ext cx="2946407" cy="2205370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="119" name="Google Shape;119;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8089247" y="5032254"/>
@@ -27085,51 +27425,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Roboto"/>
               <a:ea typeface="Roboto"/>
               <a:cs typeface="Roboto"/>
               <a:sym typeface="Roboto"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="133" name="Google Shape;133;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="12404" l="9196" r="6508" t="0"/>
+          <a:srcRect b="12404" l="9197" r="6508" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="511944" y="2139464"/>
             <a:ext cx="3599100" cy="2063446"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="134" name="Google Shape;134;p4"/>