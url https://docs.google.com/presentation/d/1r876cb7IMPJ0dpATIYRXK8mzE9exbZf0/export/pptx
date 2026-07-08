--- v1 (2026-04-09)
+++ v2 (2026-07-08)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/binary" PartName="/ppt/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
@@ -82,60 +84,61 @@
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="257" r:id="rId7"/>
     <p:sldId id="258" r:id="rId8"/>
     <p:sldId id="259" r:id="rId9"/>
     <p:sldId id="260" r:id="rId10"/>
     <p:sldId id="261" r:id="rId11"/>
     <p:sldId id="262" r:id="rId12"/>
     <p:sldId id="263" r:id="rId13"/>
     <p:sldId id="264" r:id="rId14"/>
     <p:sldId id="265" r:id="rId15"/>
     <p:sldId id="266" r:id="rId16"/>
     <p:sldId id="267" r:id="rId17"/>
     <p:sldId id="268" r:id="rId18"/>
     <p:sldId id="269" r:id="rId19"/>
     <p:sldId id="270" r:id="rId20"/>
     <p:sldId id="271" r:id="rId21"/>
     <p:sldId id="272" r:id="rId22"/>
     <p:sldId id="273" r:id="rId23"/>
     <p:sldId id="274" r:id="rId24"/>
     <p:sldId id="275" r:id="rId25"/>
     <p:sldId id="276" r:id="rId26"/>
+    <p:sldId id="277" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cy="6858000" cx="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Roboto"/>
-      <p:regular r:id="rId27"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId30"/>
+      <p:regular r:id="rId28"/>
+      <p:bold r:id="rId29"/>
+      <p:italic r:id="rId30"/>
+      <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -325,63 +328,63 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId31" roundtripDataSignature="AMtx7mipxWG5Gch2X+A+tcQT0r45Je/NUg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId32" roundtripDataSignature="AMtx7mhHiDpgb8brGs+nZWMg2JNjXQTELA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{549171F0-A414-4891-99DC-88984EFD887D}">
-  <a:tblStyle styleId="{549171F0-A414-4891-99DC-88984EFD887D}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{A51F6779-23B4-42DA-B5CD-5A20B73AA960}">
+  <a:tblStyle styleId="{A51F6779-23B4-42DA-B5CD-5A20B73AA960}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -556,51 +559,51 @@
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
-  <a:tblStyle styleId="{D82DAC45-4090-4333-A6C1-3B87764FD87F}" styleName="Table_1">
+  <a:tblStyle styleId="{35F76D40-9939-4D51-824D-46D50A08164C}" styleName="Table_1">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="12700">
               <a:solidFill>
@@ -779,55 +782,55 @@
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId32" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2270,50 +2273,54 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2468,157 +2475,157 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="222" name="Shape 222"/>
+        <p:cNvPr id="216" name="Shape 216"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;p10:notes"/>
+          <p:cNvPr id="217" name="Google Shape;217;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;p10:notes"/>
+          <p:cNvPr id="218" name="Google Shape;218;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p10:notes"/>
+          <p:cNvPr id="219" name="Google Shape;219;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2633,439 +2640,274 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="230" name="Shape 230"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p11:notes"/>
-[...44 lines deleted...]
-          <p:cNvPr id="232" name="Google Shape;232;p11:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p11:notes"/>
-[...119 lines deleted...]
-          <p:cNvPr id="240" name="Google Shape;240;p12:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="247" name="Shape 247"/>
+        <p:cNvPr id="233" name="Shape 233"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p13:notes"/>
+          <p:cNvPr id="234" name="Google Shape;234;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p13:notes"/>
+          <p:cNvPr id="235" name="Google Shape;235;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p13:notes"/>
+          <p:cNvPr id="236" name="Google Shape;236;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3075,117 +2917,234 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="258" name="Shape 258"/>
+        <p:cNvPr id="244" name="Shape 244"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p14:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;p14:notes"/>
+          <p:cNvPr id="246" name="Google Shape;246;p14:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="267" name="Shape 267"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;p15:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -3197,227 +3156,110 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="281" name="Shape 281"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;p15:notes"/>
-[...116 lines deleted...]
-          <p:cNvPr id="291" name="Google Shape;291;p16:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;p16:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -3445,51 +3287,51 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Post-Ownership Fee</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="1F1F1F"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>: $500/year = ~$42/month</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="293" name="Google Shape;293;p16:notes"/>
+          <p:cNvPr id="279" name="Google Shape;279;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3499,162 +3341,162 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="300" name="Shape 300"/>
+        <p:cNvPr id="286" name="Shape 286"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;p17:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;p17:notes"/>
+          <p:cNvPr id="288" name="Google Shape;288;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p17:notes"/>
+          <p:cNvPr id="289" name="Google Shape;289;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3664,162 +3506,162 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p18:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p18:notes"/>
+          <p:cNvPr id="297" name="Google Shape;297;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;p18:notes"/>
+          <p:cNvPr id="298" name="Google Shape;298;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3829,171 +3671,336 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="303" name="Shape 303"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g3dd556fa628_1_0:notes"/>
+          <p:cNvPr id="304" name="Google Shape;304;g3dd556fa628_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g3dd556fa628_1_0:notes"/>
+          <p:cNvPr id="305" name="Google Shape;305;g3dd556fa628_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g3dd556fa628_1_0:notes"/>
+          <p:cNvPr id="306" name="Google Shape;306;g3dd556fa628_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="311" name="Shape 311"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;p19:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;p19:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;p19:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -4164,157 +4171,157 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="319" name="Shape 319"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p19:notes"/>
+          <p:cNvPr id="320" name="Google Shape;320;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p19:notes"/>
+          <p:cNvPr id="321" name="Google Shape;321;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p19:notes"/>
+          <p:cNvPr id="322" name="Google Shape;322;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4329,157 +4336,157 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="327" name="Shape 327"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p20:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p20:notes"/>
+          <p:cNvPr id="329" name="Google Shape;329;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;p20:notes"/>
+          <p:cNvPr id="330" name="Google Shape;330;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4489,445 +4496,397 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="342" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p3:notes"/>
-[...44 lines deleted...]
-          <p:cNvPr id="112" name="Google Shape;112;p3:notes"/>
+          <p:cNvPr id="343" name="Google Shape;343;g3d6d8c198e2_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p3:notes"/>
-[...119 lines deleted...]
-          <p:cNvPr id="126" name="Google Shape;126;p4:notes"/>
+          <p:cNvPr id="344" name="Google Shape;344;g3d6d8c198e2_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="141" name="Shape 141"/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p5:notes"/>
+          <p:cNvPr id="111" name="Google Shape;111;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p4:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p5:notes"/>
+          <p:cNvPr id="129" name="Google Shape;129;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Add technical explanations of the terms above.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p5:notes"/>
+          <p:cNvPr id="130" name="Google Shape;130;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4937,117 +4896,234 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvPr id="148" name="Shape 148"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p6:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p6:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;p6:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -5059,274 +5135,157 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="192" name="Shape 192"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p7:notes"/>
-[...116 lines deleted...]
-          <p:cNvPr id="207" name="Google Shape;207;p8:notes"/>
+          <p:cNvPr id="193" name="Google Shape;193;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p8:notes"/>
+          <p:cNvPr id="194" name="Google Shape;194;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p8:notes"/>
+          <p:cNvPr id="195" name="Google Shape;195;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5336,162 +5295,162 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="200" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p9:notes"/>
+          <p:cNvPr id="201" name="Google Shape;201;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p9:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p9:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5501,84 +5460,249 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;p10:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" showMasterSp="0" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -15792,51 +15916,51 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9924577" y="6443662"/>
             <a:ext cx="1943100" cy="190500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -17938,131 +18062,135 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell-guardian.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vik.ramprakash@rahmsd.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell-guardian.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="91" name="Google Shape;91;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -18320,117 +18448,117 @@
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="226" name="Shape 226"/>
+        <p:cNvPr id="220" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p10"/>
+          <p:cNvPr id="221" name="Google Shape;221;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="55970"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>User Interface – Stickman</a:t>
+              <a:t>User Interface – Fall Detection</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p10"/>
+          <p:cNvPr id="222" name="Google Shape;222;p11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1083886"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -18445,266 +18573,103 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="229" name="Google Shape;229;p10"/>
-[...162 lines deleted...]
-          <p:cNvPr id="237" name="Google Shape;237;p11"/>
+          <p:cNvPr id="223" name="Google Shape;223;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560817" y="1429380"/>
             <a:ext cx="9177148" cy="5162146"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="241" name="Shape 241"/>
+        <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p12"/>
+          <p:cNvPr id="228" name="Google Shape;228;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="247362"/>
             <a:ext cx="10953306" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -18712,51 +18677,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>How Cell-Guardian Outperforms Competitors</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p12"/>
+          <p:cNvPr id="229" name="Google Shape;229;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="1370971"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -18771,78 +18736,78 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="244" name="Google Shape;244;p12"/>
+          <p:cNvPr id="230" name="Google Shape;230;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="1754338"/>
             <a:ext cx="9242241" cy="4320419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p12"/>
+          <p:cNvPr id="231" name="Google Shape;231;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1718733" y="4033615"/>
             <a:ext cx="1039581" cy="222191"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1E7EA"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -18857,51 +18822,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="E1E7EA"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p12"/>
+          <p:cNvPr id="232" name="Google Shape;232;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8153400" y="1754338"/>
             <a:ext cx="1939636" cy="4320419"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 2431" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="76200">
             <a:solidFill>
               <a:srgbClr val="A20E29"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -18923,70 +18888,70 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="251" name="Shape 251"/>
+        <p:cNvPr id="237" name="Shape 237"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;p13"/>
+          <p:cNvPr id="238" name="Google Shape;238;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="696310" y="0"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -18994,51 +18959,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Current Capabilities vs. Upcoming Upgrades</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p13"/>
+          <p:cNvPr id="239" name="Google Shape;239;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="773162" y="1012549"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -19053,64 +19018,64 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="254" name="Google Shape;254;p13"/>
+          <p:cNvPr id="240" name="Google Shape;240;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="773162" y="1308922"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{549171F0-A414-4891-99DC-88984EFD887D}</a:tableStyleId>
+                <a:tableStyleId>{A51F6779-23B4-42DA-B5CD-5A20B73AA960}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3505200"/>
                 <a:gridCol w="3505200"/>
                 <a:gridCol w="3505200"/>
               </a:tblGrid>
               <a:tr h="520825">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="lt1"/>
                         </a:buClr>
@@ -20718,105 +20683,105 @@
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="accent6"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D81338">
                         <a:alpha val="9803"/>
                       </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Checkmark White Icon SVG Vector &amp; PNG Free Download | UXWing" id="255" name="Google Shape;255;p13"/>
+          <p:cNvPr descr="Checkmark White Icon SVG Vector &amp; PNG Free Download | UXWing" id="241" name="Google Shape;241;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="903238" y="1459440"/>
             <a:ext cx="230970" cy="230970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="White Clock Icons for Web and Design" id="256" name="Google Shape;256;p13"/>
+          <p:cNvPr descr="White Clock Icons for Web and Design" id="242" name="Google Shape;242;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7921869" y="1400263"/>
             <a:ext cx="334107" cy="334107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p13"/>
+          <p:cNvPr id="243" name="Google Shape;243;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="773161" y="6130179"/>
             <a:ext cx="8449969" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -20856,70 +20821,70 @@
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> Vital signs and behavioral analysis are planned upgrades pending final FDA Class II clearance. Current systems provide wellness oversight only.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="247" name="Shape 247"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p14"/>
+          <p:cNvPr id="248" name="Google Shape;248;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="501159" y="107223"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -20927,51 +20892,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Cell-Guardian Summary</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;p14"/>
+          <p:cNvPr id="249" name="Google Shape;249;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="595730" y="1113386"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -20986,51 +20951,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;p14"/>
+          <p:cNvPr id="250" name="Google Shape;250;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="617700" y="1260673"/>
             <a:ext cx="4913382" cy="2997855"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="260350" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -21304,51 +21269,51 @@
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p14"/>
+          <p:cNvPr id="251" name="Google Shape;251;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5096636" y="1260673"/>
             <a:ext cx="4697069" cy="4875034"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="260350" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -21729,51 +21694,51 @@
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Noto Sans Symbols"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="222222"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p14"/>
+          <p:cNvPr id="252" name="Google Shape;252;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="617700" y="4039869"/>
             <a:ext cx="4020974" cy="580752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="260350" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -21801,454 +21766,454 @@
                 </a:highlight>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>*Medical Grade vitals pending FDA clearance</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="267" name="Google Shape;267;p14"/>
+          <p:cNvPr id="253" name="Google Shape;253;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9278737" y="327934"/>
             <a:ext cx="2566660" cy="1777085"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a jail cell&#10;&#10;AI-generated content may be incorrect." id="268" name="Google Shape;268;p14"/>
+          <p:cNvPr descr="A screenshot of a jail cell&#10;&#10;AI-generated content may be incorrect." id="254" name="Google Shape;254;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1087878" y="4643716"/>
             <a:ext cx="3538580" cy="1990452"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A clock with a arrow pointing to the left&#10;&#10;AI-generated content may be incorrect." id="269" name="Google Shape;269;p14"/>
+          <p:cNvPr descr="A clock with a arrow pointing to the left&#10;&#10;AI-generated content may be incorrect." id="255" name="Google Shape;255;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="976270" y="1940976"/>
             <a:ext cx="398157" cy="254143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red line drawing of a person&#10;&#10;AI-generated content may be incorrect." id="270" name="Google Shape;270;p14"/>
+          <p:cNvPr descr="A red line drawing of a person&#10;&#10;AI-generated content may be incorrect." id="256" name="Google Shape;256;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="955100" y="3677249"/>
             <a:ext cx="326761" cy="326761"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red and black logo&#10;&#10;AI-generated content may be incorrect." id="271" name="Google Shape;271;p14"/>
+          <p:cNvPr descr="A red and black logo&#10;&#10;AI-generated content may be incorrect." id="257" name="Google Shape;257;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5485166" y="4396734"/>
             <a:ext cx="287617" cy="287617"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red thermometer with a black background&#10;&#10;AI-generated content may be incorrect." id="272" name="Google Shape;272;p14"/>
+          <p:cNvPr descr="A red thermometer with a black background&#10;&#10;AI-generated content may be incorrect." id="258" name="Google Shape;258;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="970192" y="3241959"/>
             <a:ext cx="311669" cy="311669"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red circle with black background&#10;&#10;AI-generated content may be incorrect." id="273" name="Google Shape;273;p14"/>
+          <p:cNvPr descr="A red circle with black background&#10;&#10;AI-generated content may be incorrect." id="259" name="Google Shape;259;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5487033" y="5069828"/>
             <a:ext cx="283882" cy="283882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red line with a black background&#10;&#10;AI-generated content may be incorrect." id="274" name="Google Shape;274;p14"/>
+          <p:cNvPr descr="A red line with a black background&#10;&#10;AI-generated content may be incorrect." id="260" name="Google Shape;260;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="955100" y="2800201"/>
             <a:ext cx="326761" cy="326761"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red bell with a black background&#10;&#10;AI-generated content may be incorrect." id="275" name="Google Shape;275;p14"/>
+          <p:cNvPr descr="A red bell with a black background&#10;&#10;AI-generated content may be incorrect." id="261" name="Google Shape;261;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5485165" y="2524794"/>
             <a:ext cx="287618" cy="287618"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red camera on a black background&#10;&#10;AI-generated content may be incorrect." id="276" name="Google Shape;276;p14"/>
+          <p:cNvPr descr="A red camera on a black background&#10;&#10;AI-generated content may be incorrect." id="262" name="Google Shape;262;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5471340" y="1983487"/>
             <a:ext cx="315269" cy="315269"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red check mark on a black background&#10;&#10;AI-generated content may be incorrect." id="277" name="Google Shape;277;p14"/>
+          <p:cNvPr descr="A red check mark on a black background&#10;&#10;AI-generated content may be incorrect." id="263" name="Google Shape;263;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId13">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5473960" y="5568130"/>
             <a:ext cx="310029" cy="310029"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red and black logo&#10;&#10;AI-generated content may be incorrect." id="278" name="Google Shape;278;p14"/>
+          <p:cNvPr descr="A red and black logo&#10;&#10;AI-generated content may be incorrect." id="264" name="Google Shape;264;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId14">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5473428" y="3132401"/>
             <a:ext cx="311092" cy="311092"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red camera focus screen&#10;&#10;AI-generated content may be incorrect." id="279" name="Google Shape;279;p14"/>
+          <p:cNvPr descr="A red camera focus screen&#10;&#10;AI-generated content may be incorrect." id="265" name="Google Shape;265;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId15">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="933930" y="2321224"/>
             <a:ext cx="369101" cy="369101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A red and black logo&#10;&#10;AI-generated content may be incorrect." id="280" name="Google Shape;280;p14"/>
+          <p:cNvPr descr="A red and black logo&#10;&#10;AI-generated content may be incorrect." id="266" name="Google Shape;266;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId16">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5509992" y="3835307"/>
             <a:ext cx="237965" cy="212583"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="284" name="Shape 284"/>
+        <p:cNvPr id="270" name="Shape 270"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;p15"/>
+          <p:cNvPr id="271" name="Google Shape;271;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="662354" y="333659"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -22256,78 +22221,78 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Purchase</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A white square object on a white brick wall&#10;&#10;AI-generated content may be incorrect." id="286" name="Google Shape;286;p15"/>
+          <p:cNvPr descr="A white square object on a white brick wall&#10;&#10;AI-generated content may be incorrect." id="272" name="Google Shape;272;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="33990" r="33049" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7525814" y="-476247"/>
             <a:ext cx="4666186" cy="7810494"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p15"/>
+          <p:cNvPr id="273" name="Google Shape;273;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="776656" y="3714496"/>
             <a:ext cx="6213231" cy="1785104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -22416,64 +22381,64 @@
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Years 2+:</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Only $500/year per device for continued updates and secure storage.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="288" name="Google Shape;288;p15"/>
+          <p:cNvPr id="274" name="Google Shape;274;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="776656" y="1888068"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{D82DAC45-4090-4333-A6C1-3B87764FD87F}</a:tableStyleId>
+                <a:tableStyleId>{35F76D40-9939-4D51-824D-46D50A08164C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1982300"/>
                 <a:gridCol w="1982300"/>
                 <a:gridCol w="1982300"/>
               </a:tblGrid>
               <a:tr h="501625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="lt1"/>
                         </a:buClr>
@@ -23157,51 +23122,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p15"/>
+          <p:cNvPr id="275" name="Google Shape;275;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="776655" y="1327382"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -23222,70 +23187,70 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="294" name="Shape 294"/>
+        <p:cNvPr id="280" name="Shape 280"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;p16"/>
+          <p:cNvPr id="281" name="Google Shape;281;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="644772" y="79646"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -23293,78 +23258,78 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Rent to Own</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A white square object on a white brick wall&#10;&#10;AI-generated content may be incorrect." id="296" name="Google Shape;296;p16"/>
+          <p:cNvPr descr="A white square object on a white brick wall&#10;&#10;AI-generated content may be incorrect." id="282" name="Google Shape;282;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="33990" r="33049" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7525814" y="-476247"/>
             <a:ext cx="4666186" cy="7810494"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;p16"/>
+          <p:cNvPr id="283" name="Google Shape;283;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="759073" y="6084049"/>
             <a:ext cx="6028590" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -23383,64 +23348,64 @@
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>One-Time Installation Cost:</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> $700 per device.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="298" name="Google Shape;298;p16"/>
+          <p:cNvPr id="284" name="Google Shape;284;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="759073" y="1405209"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{D82DAC45-4090-4333-A6C1-3B87764FD87F}</a:tableStyleId>
+                <a:tableStyleId>{35F76D40-9939-4D51-824D-46D50A08164C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2488225"/>
                 <a:gridCol w="3540375"/>
               </a:tblGrid>
               <a:tr h="573050">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="lt1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
@@ -24568,51 +24533,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;p16"/>
+          <p:cNvPr id="285" name="Google Shape;285;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="759072" y="1027139"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -24633,70 +24598,70 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="304" name="Shape 304"/>
+        <p:cNvPr id="290" name="Shape 290"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;p17"/>
+          <p:cNvPr id="291" name="Google Shape;291;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -24704,51 +24669,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Contact Us</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;p17"/>
+          <p:cNvPr id="292" name="Google Shape;292;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="3717925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-101600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -25044,51 +25009,51 @@
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>www.Cell-Guardian.com</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;p17"/>
+          <p:cNvPr id="293" name="Google Shape;293;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="1488734"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -25103,103 +25068,103 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="308" name="Google Shape;308;p17"/>
+          <p:cNvPr id="294" name="Google Shape;294;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6663531" y="1526519"/>
             <a:ext cx="4351338" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="299" name="Shape 299"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;p18"/>
+          <p:cNvPr id="300" name="Google Shape;300;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="155520"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -25207,51 +25172,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Grid View Dashboard</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;p18"/>
+          <p:cNvPr id="301" name="Google Shape;301;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1366601"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -25266,104 +25231,104 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="316" name="Google Shape;316;p18" title="Screenshot 2026-04-06 at 10.22.15.png"/>
+          <p:cNvPr id="302" name="Google Shape;302;p18" title="Screenshot 2026-04-06 at 10.22.15.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560825" y="1663100"/>
             <a:ext cx="8296772" cy="4785426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="307" name="Shape 307"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g3dd556fa628_1_0"/>
+          <p:cNvPr id="308" name="Google Shape;308;g3dd556fa628_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="155520"/>
             <a:ext cx="10515600" cy="1325700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -25390,51 +25355,51 @@
             <a:br>
               <a:rPr lang="en-US"/>
             </a:br>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="1" lang="en-US" sz="2400"/>
               <a:t>In development</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g3dd556fa628_1_0"/>
+          <p:cNvPr id="309" name="Google Shape;309;g3dd556fa628_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1366601"/>
             <a:ext cx="1859100" cy="75600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -25449,65 +25414,247 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="324" name="Google Shape;324;g3dd556fa628_1_0"/>
+          <p:cNvPr id="310" name="Google Shape;310;g3dd556fa628_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1682112"/>
             <a:ext cx="8836100" cy="4970308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499730" y="155520"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>User Interface – Multiple Inmates</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US"/>
+            </a:br>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="1" lang="en-US" sz="2400"/>
+              <a:t>In development</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" lang="en-US" sz="2400"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="560816" y="1366601"/>
+            <a:ext cx="1859028" cy="75570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="318" name="Google Shape;318;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="560816" y="1682112"/>
+            <a:ext cx="8836103" cy="4970307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
@@ -26301,247 +26448,65 @@
             <a:off x="8156003" y="3429000"/>
             <a:ext cx="3607980" cy="2519465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="323" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p19"/>
-[...181 lines deleted...]
-          <p:cNvPr id="338" name="Google Shape;338;p20"/>
+          <p:cNvPr id="324" name="Google Shape;324;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="155520"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -26568,51 +26533,51 @@
             <a:br>
               <a:rPr lang="en-US"/>
             </a:br>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="1" lang="en-US" sz="2400"/>
               <a:t>In development</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400"/>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p20"/>
+          <p:cNvPr id="325" name="Google Shape;325;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1366601"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -26627,103 +26592,103 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="340" name="Google Shape;340;p20"/>
+          <p:cNvPr id="326" name="Google Shape;326;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560817" y="1682112"/>
             <a:ext cx="8836101" cy="4970307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvPr id="331" name="Shape 331"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p3"/>
+          <p:cNvPr id="332" name="Google Shape;332;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="779835" y="297032"/>
             <a:ext cx="9334500" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -26731,51 +26696,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Inmate Monitoring Challenges</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p3"/>
+          <p:cNvPr id="333" name="Google Shape;333;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="1322280"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -26790,126 +26755,126 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p3"/>
+          <p:cNvPr id="334" name="Google Shape;334;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="5032254"/>
             <a:ext cx="2946407" cy="503469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-US" sz="2400"/>
               <a:t>Suicide &amp; Self-Harm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A person in orange jumpsuit sitting on a bed in a prison cell&#10;&#10;AI-generated content may be incorrect." id="118" name="Google Shape;118;p3"/>
+          <p:cNvPr descr="A person in orange jumpsuit sitting on a bed in a prison cell&#10;&#10;AI-generated content may be incorrect." id="335" name="Google Shape;335;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="568" l="16558" r="26464" t="19581"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="2567070"/>
             <a:ext cx="2946407" cy="2205370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3"/>
+          <p:cNvPr id="336" name="Google Shape;336;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8089247" y="5032254"/>
             <a:ext cx="2946407" cy="503469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -26931,51 +26896,51 @@
               <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Legal Liabilities</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;p3"/>
+          <p:cNvPr id="337" name="Google Shape;337;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4421265" y="5032254"/>
             <a:ext cx="3092409" cy="503469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -26997,105 +26962,105 @@
               <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Drug &amp; Medical Issues</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A newspaper with a gavel on top&#10;&#10;AI-generated content may be incorrect." id="121" name="Google Shape;121;p3"/>
+          <p:cNvPr descr="A newspaper with a gavel on top&#10;&#10;AI-generated content may be incorrect." id="338" name="Google Shape;338;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8089247" y="2562400"/>
             <a:ext cx="2946407" cy="2209805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A close-up of a couple of men in orange shirts&#10;&#10;AI-generated content may be incorrect." id="122" name="Google Shape;122;p3"/>
+          <p:cNvPr descr="A close-up of a couple of men in orange shirts&#10;&#10;AI-generated content may be incorrect." id="339" name="Google Shape;339;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4494267" y="2563283"/>
             <a:ext cx="2946406" cy="2209805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;p3"/>
+          <p:cNvPr id="340" name="Google Shape;340;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="1292412"/>
             <a:ext cx="10136367" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -27115,78 +27080,1215 @@
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="1" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1 in 3 inmate deaths occur within first week of incarceration</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="337100" y="101150"/>
+            <a:ext cx="3730800" cy="460800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Delete</a:t>
+            </a:r>
+            <a:endParaRPr sz="2800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="345" name="Shape 345"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p4"/>
+          <p:cNvPr id="346" name="Google Shape;346;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="511944" y="210919"/>
+            <a:ext cx="10515600" cy="1325700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Introducing Cell-Guardian™</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473080" y="1527555"/>
+            <a:ext cx="10515600" cy="493800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t> A better way to monitor and manage inmates’ health and well-being.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="573030" y="1250260"/>
+            <a:ext cx="1859100" cy="75600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6735938" y="2505008"/>
+            <a:ext cx="708000" cy="708000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EEEEEE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="504612" y="4495108"/>
+            <a:ext cx="3118200" cy="286200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="4899D4"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Space Grotesk"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Roboto"/>
+              <a:ea typeface="Roboto"/>
+              <a:cs typeface="Roboto"/>
+              <a:sym typeface="Roboto"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="351" name="Google Shape;351;g3d6d8c198e2_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="12404" l="9197" r="6508" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="511944" y="2139464"/>
+            <a:ext cx="3599100" cy="2063447"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="8000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="352" name="Google Shape;352;g3d6d8c198e2_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6865931" y="3430407"/>
+            <a:ext cx="447975" cy="447975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="353" name="Google Shape;353;g3d6d8c198e2_0_0" title="Two Officers with UI.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="1324" r="1324" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8080956" y="2139510"/>
+            <a:ext cx="3599099" cy="2063401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="354" name="Google Shape;354;g3d6d8c198e2_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="6863458" y="2635031"/>
+            <a:ext cx="447975" cy="447953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="992819" y="4281548"/>
+            <a:ext cx="3243900" cy="1879800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zero-Touch Monitoring</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>No physical interaction</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>No wearable devices</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Continuous monitoring</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>First 48 hours are critical</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4512693" y="4281548"/>
+            <a:ext cx="3243900" cy="1751700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Incident Detection &amp; Alerts</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fall detection</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Instant notification alerts</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Incidents are time-stamped and documented for review</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g3d6d8c198e2_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8436113" y="4281548"/>
+            <a:ext cx="3243900" cy="2129100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Operational Efficiency</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Empower staff with better real-time information</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Improve staff allocation</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reduce staff burnout</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-285750" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Noto Sans Symbols"/>
+              <a:buChar char="▪"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Reduce facility liabilities</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect." id="358" name="Google Shape;358;g3d6d8c198e2_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1295" l="0" r="0" t="16210"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4296450" y="2139464"/>
+            <a:ext cx="3599099" cy="2063446"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="511944" y="210919"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -27194,99 +28296,99 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Introducing Cell-Guardian™</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p4"/>
+          <p:cNvPr id="115" name="Google Shape;115;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="473080" y="1527555"/>
             <a:ext cx="10515600" cy="493877"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400"/>
               <a:t> A better way to monitor and manage inmates’ health and well-being.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p4"/>
+          <p:cNvPr id="116" name="Google Shape;116;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="573030" y="1250260"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -27301,51 +28403,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p4"/>
+          <p:cNvPr id="117" name="Google Shape;117;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6735938" y="2505008"/>
             <a:ext cx="708000" cy="708000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EEEEEE"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -27360,51 +28462,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p4"/>
+          <p:cNvPr id="118" name="Google Shape;118;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="504612" y="4495108"/>
             <a:ext cx="3118224" cy="286192"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -27417,165 +28519,165 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="4899D4"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Space Grotesk"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Roboto"/>
               <a:ea typeface="Roboto"/>
               <a:cs typeface="Roboto"/>
               <a:sym typeface="Roboto"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="133" name="Google Shape;133;p4"/>
+          <p:cNvPr id="119" name="Google Shape;119;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="12404" l="9197" r="6508" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="511944" y="2139464"/>
             <a:ext cx="3599100" cy="2063446"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="134" name="Google Shape;134;p4"/>
+          <p:cNvPr id="120" name="Google Shape;120;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6865931" y="3430407"/>
             <a:ext cx="447975" cy="447975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="135" name="Google Shape;135;p4"/>
+          <p:cNvPr id="121" name="Google Shape;121;p4" title="Two Officers with UI.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="1322" r="1323" t="0"/>
+          <a:srcRect b="0" l="1324" r="1324" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8080956" y="2139510"/>
-            <a:ext cx="3599100" cy="2063400"/>
+            <a:ext cx="3599099" cy="2063401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="136" name="Google Shape;136;p4"/>
+          <p:cNvPr id="122" name="Google Shape;122;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="6863458" y="2635031"/>
             <a:ext cx="447975" cy="447953"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;p4"/>
+          <p:cNvPr id="123" name="Google Shape;123;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="992819" y="4281548"/>
             <a:ext cx="3243941" cy="1879489"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -27757,58 +28859,58 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>First 48 hours are critical</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p4"/>
+          <p:cNvPr id="124" name="Google Shape;124;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4512693" y="4281548"/>
-            <a:ext cx="3243942" cy="2128788"/>
+            <a:ext cx="3243900" cy="2128800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -27983,51 +29085,51 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Incidents are time-stamped and documented for review</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;p4"/>
+          <p:cNvPr id="125" name="Google Shape;125;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8436113" y="4281548"/>
             <a:ext cx="3243942" cy="2128788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -28209,132 +29311,132 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Reduce facility liabilities</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect." id="140" name="Google Shape;140;p4"/>
+          <p:cNvPr descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect." id="126" name="Google Shape;126;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1298" l="0" r="0" t="16207"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4296450" y="2139464"/>
             <a:ext cx="3599100" cy="2063446"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="131" name="Shape 131"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="146" name="Google Shape;146;p5"/>
+          <p:cNvPr id="132" name="Google Shape;132;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="213050" y="2496502"/>
             <a:ext cx="4799165" cy="2099634"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p5"/>
+          <p:cNvPr id="133" name="Google Shape;133;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="341453" y="-1076"/>
             <a:ext cx="11772725" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -28342,51 +29444,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4000"/>
               <a:t>Sensor Fusion: Seeing what the Human Eye Can’t</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p5"/>
+          <p:cNvPr id="134" name="Google Shape;134;p5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="450644" y="1087318"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -28401,79 +29503,79 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p5"/>
+          <p:cNvPr id="135" name="Google Shape;135;p5"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="150" idx="1"/>
+            <a:stCxn id="136" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="2449957" y="2015146"/>
             <a:ext cx="3343500" cy="1574400"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p5"/>
+          <p:cNvPr id="137" name="Google Shape;137;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8399612" y="1162888"/>
             <a:ext cx="3271762" cy="1520842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="12700" lvl="0" marL="0" marR="5080" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -28546,188 +29648,188 @@
             <a:br>
               <a:rPr b="1" i="0" lang="en-US" sz="2300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="221F1F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="1" i="0" sz="200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="221F1F"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="150" name="Google Shape;150;p5"/>
+          <p:cNvPr id="136" name="Google Shape;136;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15654" l="0" r="0" t="21319"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5793457" y="1315059"/>
             <a:ext cx="2221603" cy="1400175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot 2023-11-08 at 2.34.36 PM.png" id="152" name="Google Shape;152;p5"/>
+          <p:cNvPr descr="Screenshot 2023-11-08 at 2.34.36 PM.png" id="138" name="Google Shape;138;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5798061" y="4862445"/>
             <a:ext cx="2284374" cy="1583849"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="153" name="Google Shape;153;p5"/>
+          <p:cNvPr id="139" name="Google Shape;139;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="5186" l="35519" r="34299" t="59048"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5793457" y="3054189"/>
             <a:ext cx="2221603" cy="1469301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p5"/>
+          <p:cNvPr id="140" name="Google Shape;140;p5"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="153" idx="1"/>
+            <a:stCxn id="139" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="2184457" y="3008539"/>
             <a:ext cx="3609000" cy="780300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p5"/>
+          <p:cNvPr id="141" name="Google Shape;141;p5"/>
           <p:cNvCxnSpPr>
-            <a:stCxn id="152" idx="1"/>
+            <a:stCxn id="138" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="2450061" y="3229470"/>
             <a:ext cx="3348000" cy="2424900"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;p5"/>
+          <p:cNvPr id="142" name="Google Shape;142;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="899286" y="4957256"/>
             <a:ext cx="4333633" cy="492412"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28749,78 +29851,78 @@
               <a:rPr b="1" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Power over Ethernet (PoE) connections </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Ethernet - Free technology icons" id="157" name="Google Shape;157;p5"/>
+          <p:cNvPr descr="Ethernet - Free technology icons" id="143" name="Google Shape;143;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="450644" y="4946984"/>
             <a:ext cx="502684" cy="502684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;p5"/>
+          <p:cNvPr id="144" name="Google Shape;144;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8399612" y="3054189"/>
             <a:ext cx="3271762" cy="1520842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="12700" lvl="0" marL="0" marR="5080" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -28893,51 +29995,51 @@
             <a:br>
               <a:rPr b="1" i="0" lang="en-US" sz="2300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="221F1F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="1" i="0" sz="200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="221F1F"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p5"/>
+          <p:cNvPr id="145" name="Google Shape;145;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8399611" y="4943856"/>
             <a:ext cx="3629479" cy="1520842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="12700" lvl="0" marL="0" marR="5080" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -29010,136 +30112,136 @@
             <a:br>
               <a:rPr b="1" i="0" lang="en-US" sz="2300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="221F1F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr b="1" i="0" sz="200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="221F1F"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="160" name="Google Shape;160;p5"/>
+          <p:cNvPr id="146" name="Google Shape;146;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6040777" y="3146515"/>
             <a:ext cx="1726962" cy="287827"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="161" name="Google Shape;161;p5"/>
+          <p:cNvPr id="147" name="Google Shape;147;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="36623" l="32700" r="17356" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5793456" y="1145606"/>
             <a:ext cx="2221603" cy="1555406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p6"/>
+          <p:cNvPr id="152" name="Google Shape;152;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434123" y="272687"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -29147,51 +30249,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t>Verifiable Documentation: Objective Evidence for Every Alert</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p6"/>
+          <p:cNvPr id="153" name="Google Shape;153;p6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="511944" y="1334077"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -29206,51 +30308,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p6"/>
+          <p:cNvPr id="154" name="Google Shape;154;p6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6735938" y="2067263"/>
             <a:ext cx="708000" cy="708000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EEEEEE"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -29265,51 +30367,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p6"/>
+          <p:cNvPr id="155" name="Google Shape;155;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="504612" y="4115731"/>
             <a:ext cx="3118224" cy="286192"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -29322,165 +30424,165 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="4899D4"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Space Grotesk"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Roboto"/>
               <a:ea typeface="Roboto"/>
               <a:cs typeface="Roboto"/>
               <a:sym typeface="Roboto"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="170" name="Google Shape;170;p6"/>
+          <p:cNvPr id="156" name="Google Shape;156;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="10503" l="2244" r="16475" t="2245"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="511944" y="1843611"/>
             <a:ext cx="3599100" cy="2063446"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="171" name="Google Shape;171;p6"/>
+          <p:cNvPr id="157" name="Google Shape;157;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6865931" y="2992662"/>
             <a:ext cx="447975" cy="447975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="172" name="Google Shape;172;p6"/>
+          <p:cNvPr id="158" name="Google Shape;158;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="1322" r="1323" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8080956" y="1843657"/>
             <a:ext cx="3599099" cy="2063400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="173" name="Google Shape;173;p6"/>
+          <p:cNvPr id="159" name="Google Shape;159;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="6863458" y="2197286"/>
             <a:ext cx="447975" cy="447953"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p6"/>
+          <p:cNvPr id="160" name="Google Shape;160;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="511944" y="4083819"/>
             <a:ext cx="3599099" cy="1421928"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -29573,51 +30675,51 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>All incident alerts are automatically recorded and associated with a time-stamped video.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;p6"/>
+          <p:cNvPr id="161" name="Google Shape;161;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4296450" y="4083819"/>
             <a:ext cx="3602073" cy="1172629"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -29702,51 +30804,51 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Create a digital record of all detected incidents.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p6"/>
+          <p:cNvPr id="162" name="Google Shape;162;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8080956" y="4083819"/>
             <a:ext cx="3606431" cy="1421928"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -29839,130 +30941,130 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>All event data is encrypted and saved for 6 months in a secure cloud environment for later review.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect." id="177" name="Google Shape;177;p6"/>
+          <p:cNvPr descr="A screenshot of a computer screen&#10;&#10;AI-generated content may be incorrect." id="163" name="Google Shape;163;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1298" l="0" r="0" t="16207"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4296450" y="1843611"/>
             <a:ext cx="3599100" cy="2063446"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="181" name="Shape 181"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Cloud Outline Vector Art, Icons, and Graphics for Free Download" id="182" name="Google Shape;182;p7"/>
+          <p:cNvPr descr="Cloud Outline Vector Art, Icons, and Graphics for Free Download" id="168" name="Google Shape;168;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6330460" y="638674"/>
             <a:ext cx="3130861" cy="1585819"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p7"/>
+          <p:cNvPr id="169" name="Google Shape;169;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="320713" y="103237"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -29970,51 +31072,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>System Architecture</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p7"/>
+          <p:cNvPr id="170" name="Google Shape;170;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381799" y="1226846"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -30029,77 +31131,77 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p7"/>
+          <p:cNvPr id="171" name="Google Shape;171;p7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7271318" y="1366091"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p7"/>
+          <p:cNvPr id="172" name="Google Shape;172;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-442">
             <a:off x="1058210" y="3156913"/>
             <a:ext cx="1948564" cy="648900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30173,77 +31275,77 @@
               <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Secure Transfer</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p7"/>
+          <p:cNvPr id="173" name="Google Shape;173;p7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="8908473" y="2314129"/>
             <a:ext cx="332509" cy="1089136"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="med" w="med" type="triangle"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p7"/>
+          <p:cNvPr id="174" name="Google Shape;174;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1274819" y="6102385"/>
             <a:ext cx="3130861" cy="755615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30296,51 +31398,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p7"/>
+          <p:cNvPr id="175" name="Google Shape;175;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-442">
             <a:off x="8730797" y="2454385"/>
             <a:ext cx="2968538" cy="1143815"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30405,131 +31507,131 @@
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Authentication and HTTPS</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="190" name="Google Shape;190;p7"/>
+          <p:cNvPr id="176" name="Google Shape;176;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8146274" y="3403265"/>
             <a:ext cx="2690039" cy="2241319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p7"/>
+          <p:cNvPr id="177" name="Google Shape;177;p7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="2725636" y="2991997"/>
             <a:ext cx="466695" cy="1099714"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="med" w="med" type="triangle"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="192" name="Google Shape;192;p7"/>
+          <p:cNvPr id="178" name="Google Shape;178;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1417191" y="4223975"/>
             <a:ext cx="2690039" cy="1748525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p7"/>
+          <p:cNvPr id="179" name="Google Shape;179;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5087821">
             <a:off x="1300322" y="4058884"/>
             <a:ext cx="638331" cy="771299"/>
           </a:xfrm>
           <a:prstGeom prst="triangle">
             <a:avLst>
               <a:gd fmla="val 34305" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30546,84 +31648,84 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A white box on a white brick wall&#10;&#10;AI-generated content may be incorrect." id="194" name="Google Shape;194;p7"/>
+          <p:cNvPr descr="A white box on a white brick wall&#10;&#10;AI-generated content may be incorrect." id="180" name="Google Shape;180;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="357" l="24611" r="22976" t="1547"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="166990">
             <a:off x="704609" y="4115373"/>
             <a:ext cx="707118" cy="730190"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;p7"/>
+          <p:cNvPr id="181" name="Google Shape;181;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1942333" y="6234584"/>
             <a:ext cx="307648" cy="307648"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -30647,51 +31749,51 @@
               <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p7"/>
+          <p:cNvPr id="182" name="Google Shape;182;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7509712" y="5700531"/>
             <a:ext cx="4094427" cy="755615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
@@ -30713,51 +31815,51 @@
               <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>User Access in Control Center</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p7"/>
+          <p:cNvPr id="183" name="Google Shape;183;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6634365" y="1262570"/>
             <a:ext cx="2523050" cy="755615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -30779,51 +31881,51 @@
               <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Cell-Guardian Cloud Processing</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;p7"/>
+          <p:cNvPr id="184" name="Google Shape;184;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7272034" y="5830025"/>
             <a:ext cx="307648" cy="307648"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -30847,51 +31949,51 @@
               <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p7"/>
+          <p:cNvPr id="185" name="Google Shape;185;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7425858" y="919917"/>
             <a:ext cx="307648" cy="307648"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -30915,51 +32017,51 @@
               <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;p7"/>
+          <p:cNvPr id="186" name="Google Shape;186;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2483219" y="2406097"/>
             <a:ext cx="3130861" cy="755615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31012,51 +32114,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;p7"/>
+          <p:cNvPr id="187" name="Google Shape;187;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2697019" y="2538296"/>
             <a:ext cx="307648" cy="307648"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -31080,131 +32182,131 @@
               <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p7"/>
+          <p:cNvPr id="188" name="Google Shape;188;p7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="4918951" y="1849582"/>
             <a:ext cx="1267226" cy="141831"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="med" w="med" type="triangle"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Ethernet - Free technology icons" id="203" name="Google Shape;203;p7"/>
+          <p:cNvPr descr="Ethernet - Free technology icons" id="189" name="Google Shape;189;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1668604" y="3224154"/>
             <a:ext cx="246327" cy="246327"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Modem vs Router: Key Differences Explained | HP® Tech Takes" id="204" name="Google Shape;204;p7"/>
+          <p:cNvPr descr="Modem vs Router: Key Differences Explained | HP® Tech Takes" id="190" name="Google Shape;190;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2264874" y="1253487"/>
             <a:ext cx="3130861" cy="1408888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p7"/>
+          <p:cNvPr id="191" name="Google Shape;191;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8836651" y="865157"/>
             <a:ext cx="1592085" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31232,70 +32334,70 @@
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Secure Storage</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="210" name="Shape 210"/>
+        <p:cNvPr id="196" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p8"/>
+          <p:cNvPr id="197" name="Google Shape;197;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="55970"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -31303,51 +32405,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>User Interface – Digital View</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p8"/>
+          <p:cNvPr id="198" name="Google Shape;198;p8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1083886"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -31362,103 +32464,103 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a jail cell&#10;&#10;AI-generated content may be incorrect." id="213" name="Google Shape;213;p8"/>
+          <p:cNvPr descr="A screenshot of a jail cell&#10;&#10;AI-generated content may be incorrect." id="199" name="Google Shape;199;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1429380"/>
             <a:ext cx="9177150" cy="5162147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="204" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p9"/>
+          <p:cNvPr id="205" name="Google Shape;205;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="499730" y="55970"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -31466,51 +32568,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>User Interface – Thermal View</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;p9"/>
+          <p:cNvPr id="206" name="Google Shape;206;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1083886"/>
             <a:ext cx="1859028" cy="75570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -31525,84 +32627,526 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="221" name="Google Shape;221;p9"/>
+          <p:cNvPr id="207" name="Google Shape;207;p9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="560816" y="1429380"/>
+            <a:ext cx="9177150" cy="5162146"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;p10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499730" y="55970"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>User Interface – Stickman</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="214" name="Google Shape;214;p10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="560816" y="1083886"/>
+            <a:ext cx="1859028" cy="75570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="215" name="Google Shape;215;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="560816" y="1429380"/>
             <a:ext cx="9177150" cy="5162146"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Cell-Guardian">
+      <a:dk1>
+        <a:srgbClr val="0C3347"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1E2937"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EFF3F6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="D81338"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="0E495C"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="091F29"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="4A7989"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="E0E6E9"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="6B7180"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="D81338"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0C3347"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
@@ -31837,310 +33381,31 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Gretchen Dirks</dc:creator>
 </cp:coreProperties>
 </file>