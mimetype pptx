--- v0 (2025-10-09)
+++ v1 (2026-08-21)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
@@ -140,243 +141,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -391,51 +392,51 @@
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -614,243 +615,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -10025,51 +10026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10597,701 +10598,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -11831,801 +11832,801 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proietti@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flcc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.todaysinnovator.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daveghidiu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2ksummer.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proietti@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flcc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.todaysinnovator.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daveghidiu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2ksummer.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campnets.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/cample.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.2ksummer.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/material-for-100th.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/valentine.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/material-for-100th.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/material-for-100th.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/cory-news.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cory.camp/p/march-madness.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.2ksummer.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.2ksummer.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.2ksummer.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.2ksummer.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proietti@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flcc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.todaysinnovator.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daveghidiu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2ksummer.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:proietti@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flcc.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.todaysinnovator.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daveghidiu@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2ksummer.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
@@ -12694,51 +12695,51 @@
           <a:xfrm>
             <a:off x="3773013" y="3466013"/>
             <a:ext cx="1600200" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="84" name="Google Shape;84;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="29959" l="0" r="0" t="3373"/>
+          <a:srcRect b="29960" l="0" r="0" t="3373"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5491600" y="1770654"/>
             <a:ext cx="1600200" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="85" name="Google Shape;85;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -12813,51 +12814,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="F3F3F3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="88" name="Google Shape;88;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="33337" l="0" r="0" t="0"/>
+          <a:srcRect b="33338" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2052310" y="1770639"/>
             <a:ext cx="1602300" cy="1602300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 0" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="89" name="Google Shape;89;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -12886,201 +12887,201 @@
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p25"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="-413987">
             <a:off x="3325757" y="1206367"/>
             <a:ext cx="2604883" cy="2699517"/>
             <a:chOff x="3317900" y="1199150"/>
             <a:chExt cx="2435275" cy="2570425"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="91" name="Google Shape;91;p25" title="Screenshot 2025-03-29 at 11.41.39 AM.png"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId11">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="74265" t="0"/>
+            <a:srcRect b="0" l="0" r="74266" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3441625" y="1199150"/>
               <a:ext cx="1598150" cy="1371600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="92" name="Google Shape;92;p25" title="Screenshot 2025-03-29 at 11.41.39 AM.png"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId11">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="24999" r="36996" t="0"/>
+            <a:srcRect b="0" l="24999" r="36997" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3317900" y="1770650"/>
               <a:ext cx="2360124" cy="1371600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="93" name="Google Shape;93;p25" title="Screenshot 2025-03-29 at 11.41.39 AM.png"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId11">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="61995" r="0" t="0"/>
+            <a:srcRect b="0" l="61996" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3393075" y="2397975"/>
               <a:ext cx="2360100" cy="1371600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="94" name="Google Shape;94;p25"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm rot="-413937">
             <a:off x="3376919" y="1261293"/>
             <a:ext cx="2495718" cy="2586366"/>
             <a:chOff x="3317900" y="1199150"/>
             <a:chExt cx="2435275" cy="2570425"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="95" name="Google Shape;95;p25" title="Screenshot 2025-03-29 at 11.41.39 AM.png"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId12">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="74265" t="0"/>
+            <a:srcRect b="0" l="0" r="74266" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3441625" y="1199150"/>
               <a:ext cx="1598150" cy="1371600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="96" name="Google Shape;96;p25" title="Screenshot 2025-03-29 at 11.41.39 AM.png"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId12">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="24999" r="36996" t="0"/>
+            <a:srcRect b="0" l="24999" r="36997" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3317900" y="1770650"/>
               <a:ext cx="2360124" cy="1371600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="97" name="Google Shape;97;p25" title="Screenshot 2025-03-29 at 11.41.39 AM.png"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId12">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="61995" r="0" t="0"/>
+            <a:srcRect b="0" l="61996" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3393075" y="2397975"/>
               <a:ext cx="2360100" cy="1371600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
@@ -15910,51 +15911,51 @@
               </a:rPr>
               <a:t>Use life or camp milestones to reconnect—and provide flexible ways to get involved.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Armata"/>
               <a:ea typeface="Armata"/>
               <a:cs typeface="Armata"/>
               <a:sym typeface="Armata"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="269" name="Google Shape;269;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="33337" l="0" r="0" t="0"/>
+          <a:srcRect b="33338" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5897900" y="1063000"/>
             <a:ext cx="3017400" cy="3017400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
@@ -16432,51 +16433,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Armata"/>
               <a:ea typeface="Armata"/>
               <a:cs typeface="Armata"/>
               <a:sym typeface="Armata"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="276" name="Google Shape;276;p41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="29959" l="0" r="0" t="3373"/>
+          <a:srcRect b="29960" l="0" r="0" t="3373"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="1063004"/>
             <a:ext cx="3017400" cy="3017400"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
@@ -22135,59 +22136,59 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buSzPct val="59420"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en" sz="1219">
+                <a:rPr b="1" lang="en" sz="1220">
                   <a:latin typeface="Walter Turncoat"/>
                   <a:ea typeface="Walter Turncoat"/>
                   <a:cs typeface="Walter Turncoat"/>
                   <a:sym typeface="Walter Turncoat"/>
                 </a:rPr>
                 <a:t>How do you work in tandem with an association (YMCA)?</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1219">
+              <a:endParaRPr b="1" sz="1220">
                 <a:latin typeface="Walter Turncoat"/>
                 <a:ea typeface="Walter Turncoat"/>
                 <a:cs typeface="Walter Turncoat"/>
                 <a:sym typeface="Walter Turncoat"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="357" name="Google Shape;357;p48"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="360236" y="1105141"/>
             <a:ext cx="1469090" cy="1479050"/>
             <a:chOff x="1984690" y="21648015"/>
             <a:chExt cx="3664480" cy="3689324"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
@@ -22386,51 +22387,51 @@
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                 <a:normAutofit fontScale="40000" lnSpcReduction="10000"/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
                   <a:buClr>
                     <a:srgbClr val="000000"/>
                   </a:buClr>
-                  <a:buSzPct val="39285"/>
+                  <a:buSzPct val="39286"/>
                   <a:buFont typeface="Arial"/>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="1" lang="en" sz="2800">
                     <a:latin typeface="Architects Daughter"/>
                     <a:ea typeface="Architects Daughter"/>
                     <a:cs typeface="Architects Daughter"/>
                     <a:sym typeface="Architects Daughter"/>
                   </a:rPr>
                   <a:t>ALUMNI WEEK at the end of the summer!</a:t>
                 </a:r>
                 <a:endParaRPr b="1" sz="2800">
                   <a:latin typeface="Architects Daughter"/>
                   <a:ea typeface="Architects Daughter"/>
                   <a:cs typeface="Architects Daughter"/>
                   <a:sym typeface="Architects Daughter"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
@@ -22692,51 +22693,51 @@
             <a:xfrm rot="-1297543">
               <a:off x="2742978" y="22392177"/>
               <a:ext cx="2343560" cy="1817836"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:normAutofit fontScale="85000"/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
-                <a:buSzPct val="40445"/>
+                <a:buSzPct val="40446"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="1" lang="en" sz="1761">
                   <a:latin typeface="Nothing You Could Do"/>
                   <a:ea typeface="Nothing You Could Do"/>
                   <a:cs typeface="Nothing You Could Do"/>
                   <a:sym typeface="Nothing You Could Do"/>
                 </a:rPr>
                 <a:t>ANYONE who has been at camp is an alumni</a:t>
               </a:r>
               <a:endParaRPr b="1" sz="1761">
                 <a:latin typeface="Nothing You Could Do"/>
                 <a:ea typeface="Nothing You Could Do"/>
                 <a:cs typeface="Nothing You Could Do"/>
                 <a:sym typeface="Nothing You Could Do"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="374" name="Google Shape;374;p48"/>
           <p:cNvGrpSpPr/>
@@ -31898,88 +31899,88 @@
                 <a:sym typeface="Comfortaa"/>
               </a:rPr>
               <a:t>Connection first, contribution follows naturally.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2300">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Comfortaa"/>
               <a:ea typeface="Comfortaa"/>
               <a:cs typeface="Comfortaa"/>
               <a:sym typeface="Comfortaa"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
-    <a:clrScheme name="Simple Light">
+    <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="595959"/>
+        <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEEEEE"/>
+        <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4285F4"/>
+        <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="212121"/>
+        <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="78909C"/>
+        <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFAB40"/>
+        <a:srgbClr val="EDEF00"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="24CBE5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="EEFF41"/>
+        <a:srgbClr val="64E572"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="2200CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0097A7"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -32177,88 +32178,88 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Simple Light">
   <a:themeElements>
-    <a:clrScheme name="Default">
+    <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="158158"/>
+        <a:srgbClr val="595959"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="F3F3F3"/>
+        <a:srgbClr val="EEEEEE"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="058DC7"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="50B432"/>
+        <a:srgbClr val="212121"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="ED561B"/>
+        <a:srgbClr val="78909C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="EDEF00"/>
+        <a:srgbClr val="FFAB40"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="24CBE5"/>
+        <a:srgbClr val="0097A7"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="64E572"/>
+        <a:srgbClr val="EEFF41"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2200CC"/>
+        <a:srgbClr val="0097A7"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551A8B"/>
+        <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>