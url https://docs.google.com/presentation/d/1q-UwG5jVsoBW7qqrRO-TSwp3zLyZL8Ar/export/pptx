--- v0 (2026-07-14)
+++ v1 (2026-08-27)
@@ -30,280 +30,280 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
   </p:sldIdLst>
-  <p:sldSz cy="30275200" cx="21383625"/>
+  <p:sldSz cy="15124175" cx="10689325"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
       <p:regular r:id="rId8"/>
       <p:bold r:id="rId9"/>
       <p:italic r:id="rId10"/>
       <p:boldItalic r:id="rId11"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
       <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId12" roundtripDataSignature="AMtx7mjD6kYD6k/Ue5tv8lDiKABZUyzd0Q=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId12" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/></Relationships>
 </file>
@@ -324,52 +324,52 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143225" y="685800"/>
-            <a:ext cx="4572225" cy="3429000"/>
+            <a:off x="1141728" y="685800"/>
+            <a:ext cx="4575300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
@@ -652,243 +652,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -944,52 +944,52 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="82" name="Google Shape;82;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2217738" y="685800"/>
-            <a:ext cx="2422525" cy="3429000"/>
+            <a:off x="2216945" y="685800"/>
+            <a:ext cx="2424000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
@@ -1061,52 +1061,52 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="138" name="Google Shape;138;g3ec06053c75_0_3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2217738" y="685800"/>
-            <a:ext cx="2422500" cy="3429000"/>
+            <a:off x="2216945" y="685800"/>
+            <a:ext cx="2424000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
@@ -1131,52 +1131,52 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="192" name="Google Shape;192;g3ec06053c75_1_204:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143225" y="685800"/>
-            <a:ext cx="4572300" cy="3429000"/>
+            <a:off x="1141728" y="685800"/>
+            <a:ext cx="4575300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -1274,945 +1274,945 @@
   <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="1611882"/>
-            <a:ext cx="18443377" cy="5851808"/>
+            <a:off x="734891" y="805226"/>
+            <a:ext cx="9219600" cy="2923200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="5142"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Google Shape;13;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="8059374"/>
-            <a:ext cx="18443377" cy="19209345"/>
+            <a:off x="734891" y="4026113"/>
+            <a:ext cx="9219600" cy="9596100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Google Shape;15;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Google Shape;16;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -2232,945 +2232,945 @@
   <p:cSld name="VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="68" name="Shape 68"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="69" name="Google Shape;69;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="1611882"/>
-            <a:ext cx="18443377" cy="5851808"/>
+            <a:off x="734891" y="805226"/>
+            <a:ext cx="9219600" cy="2923200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="5142"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Google Shape;70;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
-            <a:off x="1087140" y="8442358"/>
-            <a:ext cx="19209345" cy="18443377"/>
+            <a:off x="546584" y="4214363"/>
+            <a:ext cx="9596100" cy="9219600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="Google Shape;71;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="72" name="Google Shape;72;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73" name="Google Shape;73;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -3190,945 +3190,945 @@
   <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="74" name="Shape 74"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75" name="Google Shape;75;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
-            <a:off x="4779658" y="12134875"/>
-            <a:ext cx="25656844" cy="4610844"/>
+            <a:off x="2393535" y="6061223"/>
+            <a:ext cx="12816900" cy="2304900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="5142"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="76" name="Google Shape;76;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
-            <a:off x="-4575678" y="7657679"/>
-            <a:ext cx="25656844" cy="13565237"/>
+            <a:off x="-2282968" y="3823223"/>
+            <a:ext cx="12816900" cy="6780900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="77" name="Google Shape;77;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="78" name="Google Shape;78;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="79" name="Google Shape;79;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -4148,946 +4148,946 @@
   <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="17" name="Shape 17"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Google Shape;18;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1603772" y="4954765"/>
-            <a:ext cx="18176081" cy="10540259"/>
+            <a:off x="801699" y="2475185"/>
+            <a:ext cx="9085800" cy="5265600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="14031"/>
+              <a:buSzPts val="7012"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr sz="14031"/>
+              <a:defRPr sz="7012"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Google Shape;19;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2672953" y="15901497"/>
-            <a:ext cx="16037719" cy="7309499"/>
+            <a:off x="1336166" y="7943697"/>
+            <a:ext cx="8016900" cy="3651600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="5612"/>
-[...1 lines deleted...]
-              <a:defRPr sz="5612"/>
+              <a:buSzPts val="2805"/>
+              <a:buNone/>
+              <a:defRPr sz="2805"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
-[...1 lines deleted...]
-              <a:defRPr sz="4677"/>
+              <a:buSzPts val="2337"/>
+              <a:buNone/>
+              <a:defRPr sz="2337"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
-[...1 lines deleted...]
-              <a:defRPr sz="4209"/>
+              <a:buSzPts val="2104"/>
+              <a:buNone/>
+              <a:defRPr sz="2104"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Google Shape;20;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Google Shape;21;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Google Shape;22;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -5107,982 +5107,982 @@
   <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Google Shape;24;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1458988" y="7547788"/>
-            <a:ext cx="18443377" cy="12593645"/>
+            <a:off x="729324" y="3770547"/>
+            <a:ext cx="9219600" cy="6291300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="14031"/>
+              <a:buSzPts val="7012"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr sz="14031"/>
+              <a:defRPr sz="7012"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Google Shape;25;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1458988" y="20260574"/>
-            <a:ext cx="18443377" cy="6622701"/>
+            <a:off x="729324" y="10121303"/>
+            <a:ext cx="9219600" cy="3308400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="5612"/>
-[...1 lines deleted...]
-              <a:defRPr sz="5612">
+              <a:buSzPts val="2805"/>
+              <a:buNone/>
+              <a:defRPr sz="2805">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
-[...1 lines deleted...]
-              <a:defRPr sz="4677">
+              <a:buSzPts val="2337"/>
+              <a:buNone/>
+              <a:defRPr sz="2337">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
-[...1 lines deleted...]
-              <a:defRPr sz="4209">
+              <a:buSzPts val="2104"/>
+              <a:buNone/>
+              <a:defRPr sz="2104">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741">
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741">
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741">
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741">
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741">
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741">
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Google Shape;26;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Google Shape;27;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Google Shape;28;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -6102,1128 +6102,1128 @@
   <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Google Shape;30;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="1611882"/>
-            <a:ext cx="18443377" cy="5851808"/>
+            <a:off x="734891" y="805226"/>
+            <a:ext cx="9219600" cy="2923200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="5142"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Google Shape;31;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="8059374"/>
-            <a:ext cx="9088041" cy="19209345"/>
+            <a:off x="734891" y="4026113"/>
+            <a:ext cx="4542900" cy="9596100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Google Shape;32;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10825460" y="8059374"/>
-            <a:ext cx="9088041" cy="19209345"/>
+            <a:off x="5411471" y="4026113"/>
+            <a:ext cx="4542900" cy="9596100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Google Shape;33;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Google Shape;34;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Google Shape;35;p6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -7243,1494 +7243,1494 @@
   <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="36" name="Shape 36"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Google Shape;37;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472909" y="1611882"/>
-            <a:ext cx="18443377" cy="5851808"/>
+            <a:off x="736283" y="805226"/>
+            <a:ext cx="9219600" cy="2923200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="5142"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Google Shape;38;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472912" y="7421634"/>
-            <a:ext cx="9046274" cy="3637228"/>
+            <a:off x="736285" y="3707526"/>
+            <a:ext cx="4522200" cy="1817100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="5612"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="5612"/>
+              <a:buSzPts val="2805"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2805"/>
             </a:lvl1pPr>
             <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="4677"/>
+              <a:buSzPts val="2337"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2337"/>
             </a:lvl2pPr>
             <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="4209"/>
+              <a:buSzPts val="2104"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2104"/>
             </a:lvl3pPr>
             <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl4pPr>
             <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl5pPr>
             <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl6pPr>
             <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl7pPr>
             <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Google Shape;39;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472912" y="11058863"/>
-            <a:ext cx="9046274" cy="16265921"/>
+            <a:off x="736285" y="5524528"/>
+            <a:ext cx="4522200" cy="8125800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Google Shape;40;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="3" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10825461" y="7421634"/>
-            <a:ext cx="9090826" cy="3637228"/>
+            <a:off x="5411471" y="3707526"/>
+            <a:ext cx="4544400" cy="1817100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="5612"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="5612"/>
+              <a:buSzPts val="2805"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2805"/>
             </a:lvl1pPr>
             <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="4677"/>
+              <a:buSzPts val="2337"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2337"/>
             </a:lvl2pPr>
             <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="4209"/>
+              <a:buSzPts val="2104"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2104"/>
             </a:lvl3pPr>
             <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl4pPr>
             <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl5pPr>
             <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl6pPr>
             <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl7pPr>
             <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr b="1" sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1870"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Google Shape;41;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="4" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10825461" y="11058863"/>
-            <a:ext cx="9090826" cy="16265921"/>
+            <a:off x="5411471" y="5524528"/>
+            <a:ext cx="4544400" cy="8125800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-285724" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="3273"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-285724" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2805"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-285724" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2337"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-285724" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-285724" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-285724" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-285724" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-285724" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-285724" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
+              <a:buSzPts val="900"/>
               <a:buChar char="•"/>
-              <a:defRPr/>
+              <a:defRPr sz="2104"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Google Shape;42;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Google Shape;43;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -8750,762 +8750,762 @@
   <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="45" name="Shape 45"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="Google Shape;46;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="1611882"/>
-            <a:ext cx="18443377" cy="5851808"/>
+            <a:off x="734891" y="805226"/>
+            <a:ext cx="9219600" cy="2923200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="1800"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="900"/>
+              <a:buNone/>
+              <a:defRPr sz="5142"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Google Shape;47;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Google Shape;48;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Google Shape;49;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -9525,603 +9525,603 @@
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Google Shape;51;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Google Shape;52;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Google Shape;53;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -10141,1129 +10141,1129 @@
   <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="54" name="Shape 54"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="Google Shape;55;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472909" y="2018348"/>
-            <a:ext cx="6896776" cy="7064216"/>
+            <a:off x="736283" y="1008279"/>
+            <a:ext cx="3447600" cy="3528900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="7483"/>
+              <a:buSzPts val="3740"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr sz="7483"/>
+              <a:defRPr sz="3740"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="Google Shape;56;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9090826" y="4359077"/>
-            <a:ext cx="10825460" cy="21515024"/>
+            <a:off x="4544355" y="2177606"/>
+            <a:ext cx="5411400" cy="10748100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-703771" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr indent="-466078" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="7483"/>
+              <a:buSzPts val="3740"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="7483"/>
+              <a:defRPr sz="3740"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-644398" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr indent="-436405" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="6548"/>
+              <a:buSzPts val="3273"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="6548"/>
+              <a:defRPr sz="3273"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-584962" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr indent="-406701" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="5612"/>
+              <a:buSzPts val="2805"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="5612"/>
+              <a:defRPr sz="2805"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-525590" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr indent="-377028" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="4677"/>
+              <a:defRPr sz="2337"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-525589" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr indent="-377028" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="4677"/>
+              <a:defRPr sz="2337"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-525589" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr indent="-377028" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="4677"/>
+              <a:defRPr sz="2337"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-525589" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr indent="-377028" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="4677"/>
+              <a:defRPr sz="2337"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-525589" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr indent="-377028" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="4677"/>
+              <a:defRPr sz="2337"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-525590" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr indent="-377028" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="4677"/>
+              <a:defRPr sz="2337"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Google Shape;57;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472909" y="9082564"/>
-            <a:ext cx="6896776" cy="16826573"/>
+            <a:off x="736283" y="4537254"/>
+            <a:ext cx="3447600" cy="8405700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl1pPr>
             <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3274"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3274"/>
+              <a:buSzPts val="1636"/>
+              <a:buNone/>
+              <a:defRPr sz="1636"/>
             </a:lvl2pPr>
             <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2806"/>
+              <a:buSzPts val="1402"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl3pPr>
             <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl4pPr>
             <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl5pPr>
             <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl6pPr>
             <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl7pPr>
             <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Google Shape;58;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59" name="Google Shape;59;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60" name="Google Shape;60;p10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -11283,968 +11283,968 @@
   <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="61" name="Shape 61"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Google Shape;62;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472909" y="2018348"/>
-            <a:ext cx="6896776" cy="7064216"/>
+            <a:off x="736283" y="1008279"/>
+            <a:ext cx="3447600" cy="3528900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="7483"/>
+              <a:buSzPts val="3740"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr sz="7483"/>
+              <a:defRPr sz="3740"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Google Shape;63;p11"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="pic"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9090826" y="4359077"/>
-            <a:ext cx="10825460" cy="21515024"/>
+            <a:off x="4544355" y="2177606"/>
+            <a:ext cx="5411400" cy="10748100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="64" name="Google Shape;64;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472909" y="9082564"/>
-            <a:ext cx="6896776" cy="16826573"/>
+            <a:off x="736283" y="4537254"/>
+            <a:ext cx="3447600" cy="8405700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3742"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3741"/>
+              <a:buSzPts val="1870"/>
+              <a:buNone/>
+              <a:defRPr sz="1870"/>
             </a:lvl1pPr>
             <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="3274"/>
-[...1 lines deleted...]
-              <a:defRPr sz="3274"/>
+              <a:buSzPts val="1636"/>
+              <a:buNone/>
+              <a:defRPr sz="1636"/>
             </a:lvl2pPr>
             <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2806"/>
+              <a:buSzPts val="1402"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl3pPr>
             <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl4pPr>
             <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl5pPr>
             <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl6pPr>
             <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl7pPr>
             <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl8pPr>
             <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2339"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2339"/>
+              <a:buSzPts val="1169"/>
+              <a:buNone/>
+              <a:defRPr sz="1169"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="65" name="Google Shape;65;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="Google Shape;66;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="1402"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1400"/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buSzPts val="700"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="67" name="Google Shape;67;p11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -12275,1347 +12275,1347 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="1611882"/>
-            <a:ext cx="18443377" cy="5851808"/>
+            <a:off x="734891" y="805226"/>
+            <a:ext cx="9219600" cy="2923200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="10289"/>
+              <a:buSzPts val="5142"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="10289" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="5142" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="8059374"/>
-            <a:ext cx="18443377" cy="19209345"/>
+            <a:off x="734891" y="4026113"/>
+            <a:ext cx="9219600" cy="9596100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-644398" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr indent="-436405" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="2339"/>
+                <a:spcPts val="1169"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="6548"/>
+              <a:buSzPts val="3273"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="6548" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="3273" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-584962" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr indent="-406701" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="5612"/>
+              <a:buSzPts val="2805"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="5612" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2805" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-525590" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr indent="-377028" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4677"/>
+              <a:buSzPts val="2337"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4677" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2337" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-495872" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr indent="-362175" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
+              <a:buSzPts val="2104"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4209" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2104" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-495872" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr indent="-362175" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
+              <a:buSzPts val="2104"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4209" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2104" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-495872" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr indent="-362175" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
+              <a:buSzPts val="2104"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4209" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2104" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-495872" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr indent="-362175" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
+              <a:buSzPts val="2104"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4209" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2104" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-495872" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr indent="-362176" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
+              <a:buSzPts val="2104"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4209" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2104" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-495872" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr indent="-362176" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1169"/>
+                <a:spcPts val="584"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="4209"/>
+              <a:buSzPts val="2104"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="4209" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="2104" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1470124" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="734891" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Google Shape;9;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7083326" y="28060644"/>
-            <a:ext cx="7216973" cy="1611875"/>
+            <a:off x="3540839" y="14017879"/>
+            <a:ext cx="3607500" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Google Shape;10;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15102185" y="28060644"/>
-            <a:ext cx="4811316" cy="1611875"/>
+            <a:off x="7549336" y="14017879"/>
+            <a:ext cx="2405100" cy="805200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2806"/>
+              <a:buSzPts val="1402"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="2806" u="none" cap="none" strike="noStrike">
+              <a:defRPr b="0" i="0" sz="1402" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
@@ -13644,2913 +13644,2913 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="84" name="Google Shape;84;p14" title="LOGO I-PICTL2026-01.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="4000"/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="938213" y="9651200"/>
-            <a:ext cx="19507200" cy="10972800"/>
+            <a:off x="468997" y="4821320"/>
+            <a:ext cx="9744952" cy="5481536"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="85" name="Google Shape;85;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7999"/>
-            <a:ext cx="21383625" cy="5780987"/>
+            <a:off x="0" y="3996"/>
+            <a:ext cx="10682330" cy="2887931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="86" name="Google Shape;86;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12504713" y="28954475"/>
-            <a:ext cx="8214600" cy="923400"/>
+            <a:off x="6250902" y="14464398"/>
+            <a:ext cx="4106400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1199"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, you may provide appropriate recognition to all other non-author contributors and/or funding sources.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="87" name="Google Shape;87;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="29781529"/>
-            <a:ext cx="21383625" cy="560005"/>
+            <a:off x="0" y="14877558"/>
+            <a:ext cx="10682328" cy="279754"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="88" name="Google Shape;88;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10850134" y="5827752"/>
-            <a:ext cx="0" cy="19837616"/>
+            <a:off x="5423805" y="2911292"/>
+            <a:ext cx="0" cy="9909900"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="89" name="Google Shape;89;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10850134" y="11406199"/>
-            <a:ext cx="10071208" cy="0"/>
+            <a:off x="5423937" y="5698042"/>
+            <a:ext cx="5034300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10850134" y="15991682"/>
-            <a:ext cx="10071208" cy="0"/>
+            <a:off x="5423937" y="7988750"/>
+            <a:ext cx="5034300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="91" name="Google Shape;91;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10850134" y="21454945"/>
-            <a:ext cx="10071208" cy="0"/>
+            <a:off x="5423937" y="10717959"/>
+            <a:ext cx="5034300" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="92" name="Google Shape;92;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="516835" y="25665368"/>
-            <a:ext cx="20404507" cy="0"/>
+            <a:off x="258237" y="12821303"/>
+            <a:ext cx="10200000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="93" name="Google Shape;93;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="516835" y="17374949"/>
-            <a:ext cx="10333299" cy="0"/>
+            <a:off x="258405" y="8679770"/>
+            <a:ext cx="5165400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="94" name="Google Shape;94;p14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11306074" y="25665368"/>
-            <a:ext cx="0" cy="4006165"/>
+            <a:off x="5651722" y="12821303"/>
+            <a:ext cx="0" cy="2001300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52941"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="95" name="Google Shape;95;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="6888222"/>
-            <a:ext cx="3613753" cy="898166"/>
+            <a:off x="672151" y="3441057"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="96" name="Google Shape;96;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="18296150"/>
-            <a:ext cx="3613753" cy="898166"/>
+            <a:off x="672151" y="9139962"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="97" name="Google Shape;97;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="6888222"/>
-            <a:ext cx="3613753" cy="898166"/>
+            <a:off x="6062490" y="3441057"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="98" name="Google Shape;98;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="11542162"/>
-            <a:ext cx="3613753" cy="898166"/>
+            <a:off x="6062490" y="5765963"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="99" name="Google Shape;99;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="16309768"/>
-            <a:ext cx="3613753" cy="898166"/>
+            <a:off x="6062490" y="8147652"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="100" name="Google Shape;100;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="21757528"/>
-            <a:ext cx="3613753" cy="898166"/>
+            <a:off x="6062490" y="10869116"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="101" name="Google Shape;101;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="26128315"/>
-            <a:ext cx="9022209" cy="834678"/>
+            <a:off x="672151" y="13052571"/>
+            <a:ext cx="4510200" cy="417000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="102" name="Google Shape;102;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12076042" y="26128314"/>
-            <a:ext cx="6881447" cy="873363"/>
+            <a:off x="6036616" y="13052571"/>
+            <a:ext cx="3439800" cy="436200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="103" name="Google Shape;103;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="3127620"/>
-            <a:ext cx="10379765" cy="1200329"/>
+            <a:off x="672151" y="1562423"/>
+            <a:ext cx="5188800" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="7200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="3598" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D0F414"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>YOUR PROJECT TITLE HERE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="7200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="3598" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="D0F414"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="104" name="Google Shape;104;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="4172008"/>
-            <a:ext cx="2356735" cy="923330"/>
+            <a:off x="672151" y="2084154"/>
+            <a:ext cx="1178100" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="5400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2699" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Subtitle</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="5400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2699" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="105" name="Google Shape;105;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14934577" y="1189187"/>
-            <a:ext cx="5427647" cy="3530654"/>
+            <a:off x="7465551" y="594066"/>
+            <a:ext cx="2713200" cy="1763700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="106" name="Google Shape;106;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16031871" y="1896446"/>
-            <a:ext cx="3233057" cy="2308324"/>
+            <a:off x="8014071" y="947382"/>
+            <a:ext cx="1616100" cy="1153800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>UNIVERSITY / SCHOOL / ORGANIZATION LOGO</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="107" name="Google Shape;107;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2096684" y="7007290"/>
-            <a:ext cx="2183611" cy="646331"/>
+            <a:off x="1048098" y="3500538"/>
+            <a:ext cx="1091700" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>ABSTRACT</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="108" name="Google Shape;108;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2096684" y="18399910"/>
-            <a:ext cx="2225289" cy="646331"/>
+            <a:off x="1048098" y="9191796"/>
+            <a:ext cx="1112400" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>OBJECTIVE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="109" name="Google Shape;109;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="10874829"/>
-            <a:ext cx="4109127" cy="3681583"/>
+            <a:off x="672151" y="5432592"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110" name="Google Shape;110;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5741819" y="10103486"/>
-            <a:ext cx="4109127" cy="3681583"/>
+            <a:off x="2870242" y="5047263"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111" name="Google Shape;111;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="21706728"/>
-            <a:ext cx="4109127" cy="3681583"/>
+            <a:off x="672151" y="10843739"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="112" name="Google Shape;112;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5741819" y="20935385"/>
-            <a:ext cx="4109127" cy="3681583"/>
+            <a:off x="2870242" y="10458409"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="113" name="Google Shape;113;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12462961" y="7007290"/>
-            <a:ext cx="2943434" cy="646331"/>
+            <a:off x="6230031" y="3500538"/>
+            <a:ext cx="1471500" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>VALUE ADDED</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="114" name="Google Shape;114;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12653999" y="11677539"/>
-            <a:ext cx="2601994" cy="646331"/>
+            <a:off x="6325527" y="5833591"/>
+            <a:ext cx="1300800" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>USEFULNESS</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="115" name="Google Shape;115;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13043424" y="16446283"/>
-            <a:ext cx="1710725" cy="646331"/>
+            <a:off x="6520195" y="8215849"/>
+            <a:ext cx="855300" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>IMPACT</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="116" name="Google Shape;116;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12488609" y="21883445"/>
-            <a:ext cx="2917786" cy="646331"/>
+            <a:off x="6242852" y="10932019"/>
+            <a:ext cx="1458600" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>RECOGNITION</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="117" name="Google Shape;117;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2096684" y="26241829"/>
-            <a:ext cx="7672293" cy="646331"/>
+            <a:off x="1048098" y="13109278"/>
+            <a:ext cx="3835200" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>AUTHOR(S) NAME AND AFFILIATION(S)</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="118" name="Google Shape;118;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12510407" y="26241829"/>
-            <a:ext cx="5841664" cy="646331"/>
+            <a:off x="6253748" y="13109278"/>
+            <a:ext cx="2920200" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>ACKNOWLEDGEMENT (if any)</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="119" name="Google Shape;119;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344613" y="7955261"/>
-            <a:ext cx="7538129" cy="1200329"/>
+            <a:off x="672150" y="3974103"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>This section gives an overview of the innovation.  Be mindful of the space of the poster. Include the important information but be as straightforward as possible.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="120" name="Google Shape;120;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="7955261"/>
-            <a:ext cx="7538129" cy="1200329"/>
+            <a:off x="6062490" y="3974103"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>What is the value added of your innovation? What makes this innovation stand out? What is the advantage compared to others?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="121" name="Google Shape;121;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="12758413"/>
-            <a:ext cx="7538129" cy="830997"/>
+            <a:off x="6062490" y="6373549"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>What is the problem you are trying to solve? Who is the targeted community? </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="122" name="Google Shape;122;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="17526019"/>
-            <a:ext cx="7538129" cy="830997"/>
+            <a:off x="6062490" y="8755238"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>State the expected or proofs brought by the innovation in solving the specific problem by the targeted communities.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="123" name="Google Shape;123;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="23009604"/>
-            <a:ext cx="7538129" cy="830997"/>
+            <a:off x="6062490" y="11494599"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, you may include any relevant recognition related to the innovation or yourself.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="124" name="Google Shape;124;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344613" y="19451903"/>
-            <a:ext cx="7538129" cy="1200329"/>
+            <a:off x="672150" y="9717326"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, state what is the purpose of your innovation; or you may also state the learning outcome that you are trying to achieve.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Google Shape;125;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344613" y="27189883"/>
-            <a:ext cx="7538129" cy="1200329"/>
+            <a:off x="672150" y="13582885"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, provide the names and affiliations of all authors. You may include photos or pictures if the space permits.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="126" name="Google Shape;126;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="27189883"/>
-            <a:ext cx="7538129" cy="830997"/>
+            <a:off x="6062490" y="13582885"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, you may provide appropriate recognition to all other non-author contributors and/or funding sources.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="127" name="Google Shape;127;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15516765" y="4558680"/>
-            <a:ext cx="4320892" cy="960269"/>
+            <a:off x="7756848" y="2277723"/>
+            <a:ext cx="2158813" cy="479772"/>
             <a:chOff x="10044112" y="14989969"/>
             <a:chExt cx="10494957" cy="2332385"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="128" name="Google Shape;128;p14"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="12765228" y="14989969"/>
               <a:ext cx="2332385" cy="2332385"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
@@ -16696,273 +16696,273 @@
                   <a:lnTo>
                     <a:pt x="2332251" y="2332251"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="-135" y="2332251"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="132" name="Google Shape;132;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1343600" y="584933"/>
-            <a:ext cx="12910800" cy="2107500"/>
+            <a:off x="671644" y="292207"/>
+            <a:ext cx="6453900" cy="1052700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="700">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="133" name="Google Shape;133;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1853501" y="635118"/>
-            <a:ext cx="11885761" cy="1857422"/>
+            <a:off x="926535" y="317277"/>
+            <a:ext cx="5937610" cy="927887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="134" name="Google Shape;134;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344625" y="584925"/>
-            <a:ext cx="178200" cy="2107500"/>
+            <a:off x="672156" y="292203"/>
+            <a:ext cx="89100" cy="1052700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="700">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="135" name="Google Shape;135;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13656" y="50"/>
-            <a:ext cx="21354900" cy="30275100"/>
+            <a:off x="6826" y="25"/>
+            <a:ext cx="10674900" cy="15124200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="545E66">
               <a:alpha val="36470"/>
             </a:srgbClr>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="22400"/>
+              <a:buSzPts val="11195"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="22400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="11195" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFD966"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>SAMPLE TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="22400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="11195" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFD966"/>
               </a:solidFill>
               <a:latin typeface="Poppins SemiBold"/>
               <a:ea typeface="Poppins SemiBold"/>
               <a:cs typeface="Poppins SemiBold"/>
               <a:sym typeface="Poppins SemiBold"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="9600"/>
+              <a:buSzPts val="4798"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="4798" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFD966"/>
               </a:solidFill>
               <a:latin typeface="Poppins SemiBold"/>
               <a:ea typeface="Poppins SemiBold"/>
               <a:cs typeface="Poppins SemiBold"/>
               <a:sym typeface="Poppins SemiBold"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="139" name="Shape 139"/>
@@ -16971,2203 +16971,2203 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="140" name="Google Shape;140;g3ec06053c75_0_3" title="LOGO I-PICTL2026-01.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="4000"/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="938213" y="9651200"/>
-            <a:ext cx="19507200" cy="10972800"/>
+            <a:off x="468997" y="4821320"/>
+            <a:ext cx="9744952" cy="5481536"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="141" name="Google Shape;141;g3ec06053c75_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7999"/>
-            <a:ext cx="21383626" cy="5780987"/>
+            <a:off x="0" y="3996"/>
+            <a:ext cx="10682330" cy="2887931"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="142" name="Google Shape;142;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12504713" y="28954475"/>
-            <a:ext cx="8214600" cy="923400"/>
+            <a:off x="6250902" y="14464398"/>
+            <a:ext cx="4106400" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1199"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, you may provide appropriate recognition to all other non-author contributors and/or funding sources.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="143" name="Google Shape;143;g3ec06053c75_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="29781529"/>
-            <a:ext cx="21383626" cy="560005"/>
+            <a:off x="0" y="14877558"/>
+            <a:ext cx="10682333" cy="279754"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="144" name="Google Shape;144;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10850134" y="5827752"/>
-            <a:ext cx="0" cy="19837500"/>
+            <a:off x="5423805" y="2911292"/>
+            <a:ext cx="0" cy="9909900"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="145" name="Google Shape;145;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10850042" y="11406199"/>
-            <a:ext cx="10071300" cy="0"/>
+            <a:off x="5423637" y="5698042"/>
+            <a:ext cx="5034600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="146" name="Google Shape;146;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10850042" y="15991682"/>
-            <a:ext cx="10071300" cy="0"/>
+            <a:off x="5423637" y="7988750"/>
+            <a:ext cx="5034600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="147" name="Google Shape;147;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="10850042" y="21454945"/>
-            <a:ext cx="10071300" cy="0"/>
+            <a:off x="5423637" y="10717959"/>
+            <a:ext cx="5034600" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="148" name="Google Shape;148;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="516842" y="25665368"/>
-            <a:ext cx="20404500" cy="0"/>
+            <a:off x="258237" y="12821303"/>
+            <a:ext cx="10200000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="149" name="Google Shape;149;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="516934" y="17374949"/>
-            <a:ext cx="10333200" cy="0"/>
+            <a:off x="258405" y="8679770"/>
+            <a:ext cx="5165400" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="150" name="Google Shape;150;g3ec06053c75_0_3"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11306074" y="25665368"/>
-            <a:ext cx="0" cy="4006200"/>
+            <a:off x="5651722" y="12821303"/>
+            <a:ext cx="0" cy="2001300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:alpha val="52940"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="dashDot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="151" name="Google Shape;151;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="6888222"/>
-            <a:ext cx="3613800" cy="898200"/>
+            <a:off x="672151" y="3441057"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="152" name="Google Shape;152;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="18296150"/>
-            <a:ext cx="3613800" cy="898200"/>
+            <a:off x="672151" y="9139962"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="153" name="Google Shape;153;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="6888222"/>
-            <a:ext cx="3613800" cy="898200"/>
+            <a:off x="6062490" y="3441057"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="154" name="Google Shape;154;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="11542162"/>
-            <a:ext cx="3613800" cy="898200"/>
+            <a:off x="6062490" y="5765963"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="155" name="Google Shape;155;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="16309768"/>
-            <a:ext cx="3613800" cy="898200"/>
+            <a:off x="6062490" y="8147652"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Google Shape;156;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="21757528"/>
-            <a:ext cx="3613800" cy="898200"/>
+            <a:off x="6062490" y="10869116"/>
+            <a:ext cx="1806600" cy="448800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157" name="Google Shape;157;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="26128315"/>
-            <a:ext cx="9022200" cy="834600"/>
+            <a:off x="672151" y="13052571"/>
+            <a:ext cx="4510200" cy="417000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="158" name="Google Shape;158;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12076042" y="26128314"/>
-            <a:ext cx="6881400" cy="873300"/>
+            <a:off x="6036616" y="13052571"/>
+            <a:ext cx="3439800" cy="436200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="159" name="Google Shape;159;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="3127620"/>
-            <a:ext cx="10379700" cy="1200600"/>
+            <a:off x="672151" y="1562423"/>
+            <a:ext cx="5188500" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="7200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="3598" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="D0F414"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>YOUR PROJECT TITLE HERE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="7200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="3598" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="D0F414"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="160" name="Google Shape;160;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="4172008"/>
-            <a:ext cx="2356800" cy="923400"/>
+            <a:off x="672151" y="2084154"/>
+            <a:ext cx="1178100" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="5400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2699" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Subtitle</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="5400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2699" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="161" name="Google Shape;161;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14934577" y="1189187"/>
-            <a:ext cx="5427600" cy="3530700"/>
+            <a:off x="7465551" y="594066"/>
+            <a:ext cx="2713200" cy="1763700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="162" name="Google Shape;162;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16031871" y="1896446"/>
-            <a:ext cx="3233100" cy="2308800"/>
+            <a:off x="8014071" y="947382"/>
+            <a:ext cx="1616100" cy="1153800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>UNIVERSITY / SCHOOL / ORGANIZATION LOGO</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2096684" y="7007290"/>
-            <a:ext cx="2183700" cy="646500"/>
+            <a:off x="1048098" y="3500538"/>
+            <a:ext cx="1091700" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>ABSTRACT</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2096684" y="18399910"/>
-            <a:ext cx="2225400" cy="646500"/>
+            <a:off x="1048098" y="9191796"/>
+            <a:ext cx="1112400" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>OBJECTIVE</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="10874829"/>
-            <a:ext cx="4109100" cy="3681600"/>
+            <a:off x="672151" y="5432592"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="166" name="Google Shape;166;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5741819" y="10103486"/>
-            <a:ext cx="4109100" cy="3681600"/>
+            <a:off x="2870242" y="5047263"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="167" name="Google Shape;167;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344614" y="21706728"/>
-            <a:ext cx="4109100" cy="3681600"/>
+            <a:off x="672151" y="10843739"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="168" name="Google Shape;168;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5741819" y="20935385"/>
-            <a:ext cx="4109100" cy="3681600"/>
+            <a:off x="2870242" y="10458409"/>
+            <a:ext cx="2054100" cy="1839300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2F2F2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="169" name="Google Shape;169;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12462961" y="7007290"/>
-            <a:ext cx="2943300" cy="646500"/>
+            <a:off x="6230031" y="3500538"/>
+            <a:ext cx="1471200" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>VALUE ADDED</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="170" name="Google Shape;170;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12653999" y="11677539"/>
-            <a:ext cx="2601900" cy="646500"/>
+            <a:off x="6325527" y="5833591"/>
+            <a:ext cx="1300500" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>USEFULNESS</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="171" name="Google Shape;171;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13043424" y="16446283"/>
-            <a:ext cx="1710600" cy="646500"/>
+            <a:off x="6520195" y="8215849"/>
+            <a:ext cx="855000" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>IMPACT</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="172" name="Google Shape;172;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12488609" y="21883445"/>
-            <a:ext cx="2917800" cy="646500"/>
+            <a:off x="6242852" y="10932019"/>
+            <a:ext cx="1458600" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>RECOGNITION</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="173" name="Google Shape;173;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2096684" y="26241829"/>
-            <a:ext cx="7672200" cy="646500"/>
+            <a:off x="1048098" y="13109278"/>
+            <a:ext cx="3835200" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>AUTHOR(S) NAME AND AFFILIATION(S)</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="174" name="Google Shape;174;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12510407" y="26241829"/>
-            <a:ext cx="5841600" cy="646500"/>
+            <a:off x="6253748" y="13109278"/>
+            <a:ext cx="2920200" cy="323100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="1799" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>ACKNOWLEDGEMENT (if any)</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1799" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="175" name="Google Shape;175;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344613" y="7955261"/>
-            <a:ext cx="7538100" cy="1200600"/>
+            <a:off x="672150" y="3974103"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>This section gives an overview of the innovation.  Be mindful of the space of the poster. Include the important information but be as straightforward as possible.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="176" name="Google Shape;176;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="7955261"/>
-            <a:ext cx="7538100" cy="1200600"/>
+            <a:off x="6062490" y="3974103"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>What is the value added of your innovation? What makes this innovation stand out? What is the advantage compared to others?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="177" name="Google Shape;177;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="12758413"/>
-            <a:ext cx="7538100" cy="831000"/>
+            <a:off x="6062490" y="6373549"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>What is the problem you are trying to solve? Who is the targeted community? </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="178" name="Google Shape;178;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="17526019"/>
-            <a:ext cx="7538100" cy="831000"/>
+            <a:off x="6062490" y="8755238"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>State the expected or proofs brought by the innovation in solving the specific problem by the targeted communities.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="179" name="Google Shape;179;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="23009604"/>
-            <a:ext cx="7538100" cy="831000"/>
+            <a:off x="6062490" y="11494599"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, you may include any relevant recognition related to the innovation or yourself.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="180" name="Google Shape;180;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344613" y="19451903"/>
-            <a:ext cx="7538100" cy="1200600"/>
+            <a:off x="672150" y="9717326"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, state what is the purpose of your innovation; or you may also state the learning outcome that you are trying to achieve.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="181" name="Google Shape;181;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344613" y="27189883"/>
-            <a:ext cx="7538100" cy="1200600"/>
+            <a:off x="672150" y="13582885"/>
+            <a:ext cx="3768300" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, provide the names and affiliations of all authors. You may include photos or pictures if the space permits.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1199" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="182" name="Google Shape;182;g3ec06053c75_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12127802" y="27189883"/>
-            <a:ext cx="7538100" cy="831000"/>
+            <a:off x="6062490" y="13582885"/>
+            <a:ext cx="3768300" cy="415500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1199" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>In this section, you may provide appropriate recognition to all other non-author contributors and/or funding sources.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="700"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="183" name="Google Shape;183;g3ec06053c75_0_3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15516652" y="4558512"/>
-            <a:ext cx="4320774" cy="960243"/>
+            <a:off x="7756848" y="2277723"/>
+            <a:ext cx="2158813" cy="479772"/>
             <a:chOff x="10044112" y="14989969"/>
             <a:chExt cx="10494957" cy="2332385"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="184" name="Google Shape;184;g3ec06053c75_0_3"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="12765228" y="14989969"/>
               <a:ext cx="2332385" cy="2332385"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
@@ -19313,988 +19313,988 @@
                   <a:lnTo>
                     <a:pt x="2332251" y="2332251"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="-135" y="2332251"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="188" name="Google Shape;188;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1343600" y="584933"/>
-            <a:ext cx="12910800" cy="2107500"/>
+            <a:off x="671644" y="292207"/>
+            <a:ext cx="6453900" cy="1052700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="700">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="189" name="Google Shape;189;g3ec06053c75_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1853501" y="635118"/>
-            <a:ext cx="11885762" cy="1857422"/>
+            <a:off x="926535" y="317277"/>
+            <a:ext cx="5937610" cy="927887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="190" name="Google Shape;190;g3ec06053c75_0_3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1344625" y="584925"/>
-            <a:ext cx="178200" cy="2107500"/>
+            <a:off x="672156" y="292203"/>
+            <a:ext cx="89100" cy="1052700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D0F414"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="700">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="195" name="Google Shape;195;g3ec06053c75_1_204" title="Programme Book-02.jpg"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-63149"/>
-            <a:ext cx="21536024" cy="30459802"/>
+            <a:off x="0" y="-31547"/>
+            <a:ext cx="10758463" cy="15216394"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="196" name="Google Shape;196;g3ec06053c75_1_204"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="835613" y="777200"/>
-            <a:ext cx="19712400" cy="28720800"/>
+            <a:off x="417709" y="388255"/>
+            <a:ext cx="9853800" cy="14347800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 2330" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln cap="flat" cmpd="sng" w="4750">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="700">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="197" name="Google Shape;197;g3ec06053c75_1_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5501963" y="3127620"/>
-            <a:ext cx="10379700" cy="1200600"/>
+            <a:off x="2750341" y="1562423"/>
+            <a:ext cx="5188500" cy="600000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="7200">
+              <a:rPr b="1" lang="en-US" sz="3598">
                 <a:solidFill>
                   <a:srgbClr val="1F1F1F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>SDG LOGO</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="7200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="3598" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="1F1F1F"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="198" name="Google Shape;198;g3ec06053c75_1_204" title="SDG 1.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1693450" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="846528" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="199" name="Google Shape;199;g3ec06053c75_1_204" title="SDG 2.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4206050" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="2102536" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="200" name="Google Shape;200;g3ec06053c75_1_204" title="SDG 3.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6718650" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="3358543" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="201" name="Google Shape;201;g3ec06053c75_1_204" title="SDG 4.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9231250" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="4614551" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="202" name="Google Shape;202;g3ec06053c75_1_204" title="SDG 5.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11743850" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="5870559" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="203" name="Google Shape;203;g3ec06053c75_1_204" title="SDG 6.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14256450" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="7126567" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="204" name="Google Shape;204;g3ec06053c75_1_204" title="SDG 7.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16769050" y="5754325"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="8382574" y="2874611"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="205" name="Google Shape;205;g3ec06053c75_1_204" title="SDG 8.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1693450" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="846528" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="206" name="Google Shape;206;g3ec06053c75_1_204" title="SDG 9.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4206050" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="2102536" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="207" name="Google Shape;207;g3ec06053c75_1_204" title="SDG 10.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6718650" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="3358543" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="208" name="Google Shape;208;g3ec06053c75_1_204" title="SDG 11.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId14">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9231250" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="4614551" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="209" name="Google Shape;209;g3ec06053c75_1_204" title="SDG 12.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId15">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11743850" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="5870559" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="210" name="Google Shape;210;g3ec06053c75_1_204" title="SDG 13.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14256450" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="7126567" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="211" name="Google Shape;211;g3ec06053c75_1_204" title="SDG 14.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId17">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16769050" y="8601150"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="8382574" y="4296761"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="212" name="Google Shape;212;g3ec06053c75_1_204" title="SDG 15.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId18">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6718650" y="11447975"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="3358543" y="5718911"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="213" name="Google Shape;213;g3ec06053c75_1_204" title="SDG 16.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId19">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9231250" y="11447975"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="4614551" y="5718911"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="214" name="Google Shape;214;g3ec06053c75_1_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2725163" y="15693925"/>
-            <a:ext cx="15933300" cy="2308800"/>
+            <a:off x="1362264" y="7840003"/>
+            <a:ext cx="7964700" cy="1153800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="22850" lIns="45700" spcFirstLastPara="1" rIns="45700" wrap="square" tIns="22850">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="7200">
+              <a:rPr b="1" lang="en-US" sz="3598">
                 <a:solidFill>
                   <a:srgbClr val="1F1F1F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>LOGO I-PICTL2026 X SULAM@UPM CARNIVAL 2026</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="7200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="3598" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="1F1F1F"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="215" name="Google Shape;215;g3ec06053c75_1_204" title="SDG 17.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId20">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11743850" y="11447975"/>
-            <a:ext cx="2092099" cy="2092099"/>
+            <a:off x="5870559" y="5718911"/>
+            <a:ext cx="1045120" cy="1045120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="216" name="Google Shape;216;g3ec06053c75_1_204" title="LOGO I-PICTL2026-01.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId21">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2882836" y="18674550"/>
-            <a:ext cx="7885194" cy="4435422"/>
+            <a:off x="1441083" y="9328994"/>
+            <a:ext cx="3939103" cy="2215745"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="217" name="Google Shape;217;g3ec06053c75_1_204" title="LOGO I-PICTL2026-03.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId22">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10768018" y="18674550"/>
-            <a:ext cx="7885194" cy="4435422"/>
+            <a:off x="5382756" y="9328994"/>
+            <a:ext cx="3939103" cy="2215745"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="218" name="Google Shape;218;g3ec06053c75_1_204" title="LOGO I-PICTL2026-04.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId23">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3785551" y="23391524"/>
-            <a:ext cx="14193326" cy="4435426"/>
+            <a:off x="1892335" y="11685390"/>
+            <a:ext cx="7090371" cy="2215746"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>