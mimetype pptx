--- v3 (2026-02-24)
+++ v4 (2026-05-19)
@@ -277,52 +277,52 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3168">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2448">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{F026E12D-C4AF-4617-9BFB-34F3DE6570A5}">
-  <a:tblStyle styleId="{F026E12D-C4AF-4617-9BFB-34F3DE6570A5}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D219349D-B942-464F-8633-5A5C2CBD79AE}">
+  <a:tblStyle styleId="{D219349D-B942-464F-8633-5A5C2CBD79AE}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -5768,51 +5768,51 @@
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr sz="900"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="56" name="Google Shape;56;p13"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+            <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3004538" y="9175900"/>
               <a:ext cx="1763323" cy="328500"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Google Shape;57;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6184,51 +6184,51 @@
               <a:t>La siguiente tabla enumera los nombres que usaban los algonquinos para la luna llena durante los diferentes meses del año.</a:t>
             </a:r>
             <a:endParaRPr sz="1150">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="61" name="Google Shape;61;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="447038" y="4338675"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{F026E12D-C4AF-4617-9BFB-34F3DE6570A5}</a:tableStyleId>
+                <a:tableStyleId>{D219349D-B942-464F-8633-5A5C2CBD79AE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="778050"/>
                 <a:gridCol w="1354325"/>
                 <a:gridCol w="4745925"/>
               </a:tblGrid>
               <a:tr h="376200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>