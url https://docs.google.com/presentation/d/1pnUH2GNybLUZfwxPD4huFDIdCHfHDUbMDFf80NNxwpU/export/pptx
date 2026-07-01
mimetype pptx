--- v4 (2026-05-19)
+++ v5 (2026-07-01)
@@ -277,52 +277,52 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3168">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2448">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D219349D-B942-464F-8633-5A5C2CBD79AE}">
-  <a:tblStyle styleId="{D219349D-B942-464F-8633-5A5C2CBD79AE}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{C0402100-DDFF-4CED-9BD7-82240B93A859}">
+  <a:tblStyle styleId="{C0402100-DDFF-4CED-9BD7-82240B93A859}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -6184,51 +6184,51 @@
               <a:t>La siguiente tabla enumera los nombres que usaban los algonquinos para la luna llena durante los diferentes meses del año.</a:t>
             </a:r>
             <a:endParaRPr sz="1150">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="61" name="Google Shape;61;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="447038" y="4338675"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D219349D-B942-464F-8633-5A5C2CBD79AE}</a:tableStyleId>
+                <a:tableStyleId>{C0402100-DDFF-4CED-9BD7-82240B93A859}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="778050"/>
                 <a:gridCol w="1354325"/>
                 <a:gridCol w="4745925"/>
               </a:tblGrid>
               <a:tr h="376200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>