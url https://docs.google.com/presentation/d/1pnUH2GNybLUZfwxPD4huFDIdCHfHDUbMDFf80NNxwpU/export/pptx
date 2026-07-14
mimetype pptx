--- v5 (2026-07-01)
+++ v6 (2026-07-14)
@@ -277,52 +277,52 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3168">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2448">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{C0402100-DDFF-4CED-9BD7-82240B93A859}">
-  <a:tblStyle styleId="{C0402100-DDFF-4CED-9BD7-82240B93A859}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{5FEC9AB3-DB05-4416-89DD-F20891BF1442}">
+  <a:tblStyle styleId="{5FEC9AB3-DB05-4416-89DD-F20891BF1442}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -6184,51 +6184,51 @@
               <a:t>La siguiente tabla enumera los nombres que usaban los algonquinos para la luna llena durante los diferentes meses del año.</a:t>
             </a:r>
             <a:endParaRPr sz="1150">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="61" name="Google Shape;61;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="447038" y="4338675"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{C0402100-DDFF-4CED-9BD7-82240B93A859}</a:tableStyleId>
+                <a:tableStyleId>{5FEC9AB3-DB05-4416-89DD-F20891BF1442}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="778050"/>
                 <a:gridCol w="1354325"/>
                 <a:gridCol w="4745925"/>
               </a:tblGrid>
               <a:tr h="376200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>