--- v6 (2026-07-14)
+++ v7 (2026-08-15)
@@ -50,279 +50,279 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3168">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2448">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{5FEC9AB3-DB05-4416-89DD-F20891BF1442}">
-  <a:tblStyle styleId="{5FEC9AB3-DB05-4416-89DD-F20891BF1442}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{96437006-E150-449E-8AFB-091BE5AB354A}">
+  <a:tblStyle styleId="{96437006-E150-449E-8AFB-091BE5AB354A}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -647,243 +647,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4988,701 +4988,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
@@ -6184,51 +6184,51 @@
               <a:t>La siguiente tabla enumera los nombres que usaban los algonquinos para la luna llena durante los diferentes meses del año.</a:t>
             </a:r>
             <a:endParaRPr sz="1150">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="61" name="Google Shape;61;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="447038" y="4338675"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{5FEC9AB3-DB05-4416-89DD-F20891BF1442}</a:tableStyleId>
+                <a:tableStyleId>{96437006-E150-449E-8AFB-091BE5AB354A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="778050"/>
                 <a:gridCol w="1354325"/>
                 <a:gridCol w="4745925"/>
               </a:tblGrid>
               <a:tr h="376200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>