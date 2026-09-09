--- v0 (2026-08-03)
+++ v1 (2026-09-09)
@@ -327,51 +327,51 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1840" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId19" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId19" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3569,55 +3569,55 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5651,51 +5651,51 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
@@ -9321,51 +9321,51 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1_Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -9600,51 +9600,51 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1_Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>