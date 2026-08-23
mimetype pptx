--- v0 (2025-12-02)
+++ v1 (2026-08-23)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide37.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide29.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide32.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide45.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide46.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide28.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide33.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide41.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide47.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide42.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide34.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide38.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
@@ -428,63 +429,63 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId61" roundtripDataSignature="AMtx7mhjtNKBYOm54gaK5lLpTKFEUtxtlg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId61" roundtripDataSignature="AMtx7mjpD+whRAsSitnPOIz9AYDJYwZpow=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{4D8228C4-C267-4D2A-B5CA-B611DD53F1CB}">
-  <a:tblStyle styleId="{4D8228C4-C267-4D2A-B5CA-B611DD53F1CB}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{AEFA2E35-7F14-4C4D-A8C3-564C4A9065C0}">
+  <a:tblStyle styleId="{AEFA2E35-7F14-4C4D-A8C3-564C4A9065C0}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -558,51 +559,51 @@
     <a:lastCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
-  <a:tblStyle styleId="{81705C17-4219-4CE9-B905-4C9D23AACBE2}" styleName="Table_1">
+  <a:tblStyle styleId="{49064F2E-2413-47AE-8029-3E04E8AF9031}" styleName="Table_1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcTxStyle/>
     </a:band1H>
     <a:band2H>
       <a:tcTxStyle/>
     </a:band2H>
     <a:band1V>
       <a:tcTxStyle/>
     </a:band1V>
     <a:band2V>
       <a:tcTxStyle/>
     </a:band2V>
     <a:lastCol>
       <a:tcTxStyle/>
     </a:lastCol>
@@ -1629,110 +1630,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="111" name="Shape 111"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g38d42f5246a_0_0:notes"/>
+          <p:cNvPr id="112" name="Google Shape;112;g38d42f5246a_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g38d42f5246a_0_0:notes"/>
+          <p:cNvPr id="113" name="Google Shape;113;g38d42f5246a_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1745,110 +1746,110 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="134" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g3880f20594d_0_71:notes"/>
+          <p:cNvPr id="135" name="Google Shape;135;g3880f20594d_0_71:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g3880f20594d_0_71:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;g3880f20594d_0_71:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1861,110 +1862,110 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="155" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g3880f20594d_0_101:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3880f20594d_0_101:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g3880f20594d_0_101:notes"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3880f20594d_0_101:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1990,110 +1991,110 @@
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>people</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t> in different situations may use. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="177" name="Shape 177"/>
+        <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g38d42f5246a_0_22:notes"/>
+          <p:cNvPr id="177" name="Google Shape;177;g38d42f5246a_0_22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g38d42f5246a_0_22:notes"/>
+          <p:cNvPr id="178" name="Google Shape;178;g38d42f5246a_0_22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2111,110 +2112,110 @@
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Learning Outcome: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>written a paragraph explaining what type of gig work people in different situations may use. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="184" name="Shape 184"/>
+        <p:cNvPr id="183" name="Shape 183"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g3880f20594d_0_178:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;g3880f20594d_0_178:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;g3880f20594d_0_178:notes"/>
+          <p:cNvPr id="185" name="Google Shape;185;g3880f20594d_0_178:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2247,110 +2248,110 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="193" name="Shape 193"/>
+        <p:cNvPr id="192" name="Shape 192"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g26dc8f22162_0_130:notes"/>
+          <p:cNvPr id="193" name="Google Shape;193;g26dc8f22162_0_130:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g26dc8f22162_0_130:notes"/>
+          <p:cNvPr id="194" name="Google Shape;194;g26dc8f22162_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2364,110 +2365,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="201" name="Shape 201"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;g38c1ac439a4_0_17:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;g38c1ac439a4_0_17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g38c1ac439a4_0_17:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;g38c1ac439a4_0_17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2481,110 +2482,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g2199929175a_0_3:notes"/>
+          <p:cNvPr id="211" name="Google Shape;211;g2199929175a_0_3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g2199929175a_0_3:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;g2199929175a_0_3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2598,100 +2599,100 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="217" name="Shape 217"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g3894532029d_0_32:notes"/>
+          <p:cNvPr id="218" name="Google Shape;218;g3894532029d_0_32:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g3894532029d_0_32:notes"/>
+          <p:cNvPr id="219" name="Google Shape;219;g3894532029d_0_32:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -2814,100 +2815,100 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="225" name="Shape 225"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g3894d37743b_0_1:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3894d37743b_0_1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;g3894d37743b_0_1:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3894d37743b_0_1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -3527,110 +3528,110 @@
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Explore opposing views</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g1ab55fc72ce_0_13:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g1ab55fc72ce_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g1ab55fc72ce_0_13:notes"/>
+          <p:cNvPr id="234" name="Google Shape;234;g1ab55fc72ce_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3656,793 +3657,793 @@
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="254" name="Shape 254"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;g38d42f5246a_0_50:notes"/>
+          <p:cNvPr id="255" name="Google Shape;255;g38d42f5246a_0_50:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;g38d42f5246a_0_50:notes"/>
+          <p:cNvPr id="256" name="Google Shape;256;g38d42f5246a_0_50:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="261" name="Shape 261"/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;g38d42f5246a_1_0:notes"/>
+          <p:cNvPr id="261" name="Google Shape;261;g38d42f5246a_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;g38d42f5246a_1_0:notes"/>
+          <p:cNvPr id="262" name="Google Shape;262;g38d42f5246a_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvPr id="268" name="Shape 268"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g38d4ab68f6e_0_113:notes"/>
+          <p:cNvPr id="269" name="Google Shape;269;g38d4ab68f6e_0_113:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g38d4ab68f6e_0_113:notes"/>
+          <p:cNvPr id="270" name="Google Shape;270;g38d4ab68f6e_0_113:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="277" name="Shape 277"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;g38d4ab68f6e_0_2:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;g38d4ab68f6e_0_2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;g38d4ab68f6e_0_2:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;g38d4ab68f6e_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvPr id="284" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g38d4ab68f6e_0_120:notes"/>
+          <p:cNvPr id="285" name="Google Shape;285;g38d4ab68f6e_0_120:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;g38d4ab68f6e_0_120:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g38d4ab68f6e_0_120:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="293" name="Shape 293"/>
+        <p:cNvPr id="292" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g38d4ab68f6e_0_10:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;g38d4ab68f6e_0_10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="295" name="Google Shape;295;g38d4ab68f6e_0_10:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;g38d4ab68f6e_0_10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="300" name="Shape 300"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g38d4ab68f6e_0_128:notes"/>
+          <p:cNvPr id="301" name="Google Shape;301;g38d4ab68f6e_0_128:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;g38d4ab68f6e_0_128:notes"/>
+          <p:cNvPr id="302" name="Google Shape;302;g38d4ab68f6e_0_128:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="309" name="Shape 309"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g38d4ab68f6e_0_18:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;g38d4ab68f6e_0_18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g38d4ab68f6e_0_18:notes"/>
+          <p:cNvPr id="311" name="Google Shape;311;g38d4ab68f6e_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -4752,991 +4753,991 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="318" name="Shape 318"/>
+        <p:cNvPr id="317" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g38d4ab68f6e_0_135:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;g38d4ab68f6e_0_135:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g38d4ab68f6e_0_135:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;g38d4ab68f6e_0_135:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="326" name="Shape 326"/>
+        <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g38d4ab68f6e_0_26:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;g38d4ab68f6e_0_26:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g38d4ab68f6e_0_26:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;g38d4ab68f6e_0_26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="333" name="Shape 333"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g38d4ab68f6e_0_143:notes"/>
+          <p:cNvPr id="334" name="Google Shape;334;g38d4ab68f6e_0_143:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g38d4ab68f6e_0_143:notes"/>
+          <p:cNvPr id="335" name="Google Shape;335;g38d4ab68f6e_0_143:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="343" name="Shape 343"/>
+        <p:cNvPr id="342" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g38d4ab68f6e_0_34:notes"/>
+          <p:cNvPr id="343" name="Google Shape;343;g38d4ab68f6e_0_34:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g38d4ab68f6e_0_34:notes"/>
+          <p:cNvPr id="344" name="Google Shape;344;g38d4ab68f6e_0_34:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="351" name="Shape 351"/>
+        <p:cNvPr id="350" name="Shape 350"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g38d4ab68f6e_0_157:notes"/>
+          <p:cNvPr id="351" name="Google Shape;351;g38d4ab68f6e_0_157:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g38d4ab68f6e_0_157:notes"/>
+          <p:cNvPr id="352" name="Google Shape;352;g38d4ab68f6e_0_157:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="359" name="Shape 359"/>
+        <p:cNvPr id="358" name="Shape 358"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;g38d4ab68f6e_0_42:notes"/>
+          <p:cNvPr id="359" name="Google Shape;359;g38d4ab68f6e_0_42:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;g38d4ab68f6e_0_42:notes"/>
+          <p:cNvPr id="360" name="Google Shape;360;g38d4ab68f6e_0_42:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="367" name="Shape 367"/>
+        <p:cNvPr id="366" name="Shape 366"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;g38d4ab68f6e_0_50:notes"/>
+          <p:cNvPr id="367" name="Google Shape;367;g38d4ab68f6e_0_50:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g38d4ab68f6e_0_50:notes"/>
+          <p:cNvPr id="368" name="Google Shape;368;g38d4ab68f6e_0_50:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="376" name="Shape 376"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;g38d4ab68f6e_0_169:notes"/>
+          <p:cNvPr id="376" name="Google Shape;376;g38d4ab68f6e_0_169:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g38d4ab68f6e_0_169:notes"/>
+          <p:cNvPr id="377" name="Google Shape;377;g38d4ab68f6e_0_169:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="383" name="Shape 383"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;g38d4ab68f6e_0_178:notes"/>
+          <p:cNvPr id="384" name="Google Shape;384;g38d4ab68f6e_0_178:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g38d4ab68f6e_0_178:notes"/>
+          <p:cNvPr id="385" name="Google Shape;385;g38d4ab68f6e_0_178:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;g38d42f5246a_0_55:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g38d42f5246a_0_55:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;g38d42f5246a_0_55:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;g38d42f5246a_0_55:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -5864,110 +5865,110 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="400" name="Shape 400"/>
+        <p:cNvPr id="398" name="Shape 398"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;g2199929175a_0_11:notes"/>
+          <p:cNvPr id="399" name="Google Shape;399;g2199929175a_0_11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;g2199929175a_0_11:notes"/>
+          <p:cNvPr id="400" name="Google Shape;400;g2199929175a_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -5981,110 +5982,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="407" name="Shape 407"/>
+        <p:cNvPr id="405" name="Shape 405"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;g1ab8302fdf9_0_2:notes"/>
+          <p:cNvPr id="406" name="Google Shape;406;g1ab8302fdf9_0_2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;g1ab8302fdf9_0_2:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g1ab8302fdf9_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6417,110 +6418,110 @@
               </a:rPr>
               <a:t>In order to highlight the point made through the prompt question above, you can explain that in the Deliveroo case, the person was able to choose a substitute out of a wide range of people (essentially anyone they knew) whereas in the Stuart Delivery case, the substitute had to be someone registered with Stuart Delivery, which limited their ability to substitute, and put more onus on them personally to fulfil the job. As such, this is why the Stuart Delivery driver was classed as a worker and the Deliveroo driver was not. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="420" name="Shape 420"/>
+        <p:cNvPr id="418" name="Shape 418"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;g2610cc9d4a4_0_3:notes"/>
+          <p:cNvPr id="419" name="Google Shape;419;g2610cc9d4a4_0_3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="422" name="Google Shape;422;g2610cc9d4a4_0_3:notes"/>
+          <p:cNvPr id="420" name="Google Shape;420;g2610cc9d4a4_0_3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6534,110 +6535,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="428" name="Shape 428"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="429" name="Google Shape;429;g238e953b10b_1_8:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;g238e953b10b_1_8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;g238e953b10b_1_8:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;g238e953b10b_1_8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6651,110 +6652,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="435" name="Shape 435"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g1b91bc32abb_1_41:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;g1b91bc32abb_1_41:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g1b91bc32abb_1_41:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;g1b91bc32abb_1_41:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6768,110 +6769,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="440" name="Shape 440"/>
+        <p:cNvPr id="438" name="Shape 438"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g2fe8c3464c1_0_18:notes"/>
+          <p:cNvPr id="439" name="Google Shape;439;g2fe8c3464c1_0_18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;g2fe8c3464c1_0_18:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;g2fe8c3464c1_0_18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -6885,110 +6886,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="448" name="Shape 448"/>
+        <p:cNvPr id="446" name="Shape 446"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="449" name="Google Shape;449;p24:notes"/>
+          <p:cNvPr id="447" name="Google Shape;447;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;p24:notes"/>
+          <p:cNvPr id="448" name="Google Shape;448;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7002,110 +7003,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="452" name="Shape 452"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g26dc8f22162_0_38:notes"/>
+          <p:cNvPr id="453" name="Google Shape;453;g26dc8f22162_0_38:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g26dc8f22162_0_38:notes"/>
+          <p:cNvPr id="454" name="Google Shape;454;g26dc8f22162_0_38:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -7119,110 +7120,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="471" name="Shape 471"/>
+        <p:cNvPr id="469" name="Shape 469"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;g24c7bf067e8_0_0:notes"/>
+          <p:cNvPr id="470" name="Google Shape;470;g24c7bf067e8_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g24c7bf067e8_0_0:notes"/>
+          <p:cNvPr id="471" name="Google Shape;471;g24c7bf067e8_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -8193,140 +8194,140 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Google Shape;7;g2e3cf3585b4_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2280" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g2e3cf3585b4_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
@@ -8463,51 +8464,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Google Shape;30;g2e3cf3585b4_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8415" l="-5675" r="-7635" t="-10644"/>
+          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8574,51 +8575,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="Google Shape;33;g2e3cf3585b4_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9683" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Google Shape;34;g2e3cf3585b4_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -8897,51 +8898,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="35" name="Shape 35"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="36" name="Google Shape;36;g2e3cf3585b4_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8956,51 +8957,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Google Shape;38;g2e3cf3585b4_0_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Google Shape;39;g2e3cf3585b4_0_29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -9331,51 +9332,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Google Shape;11;g2e3cf3585b4_0_4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;g2e3cf3585b4_0_4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -9654,51 +9655,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Google Shape;14;g2e3cf3585b4_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9713,51 +9714,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;g2e3cf3585b4_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9965,51 +9966,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Google Shape;23;g2e3cf3585b4_0_22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8071200" y="4312800"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10076,51 +10077,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="Google Shape;26;g2e3cf3585b4_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9683" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10850,95 +10851,95 @@
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
@@ -10970,99 +10971,99 @@
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/work/employment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/work/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/browse/working" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/work/employment" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/work/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/browse/working" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/checking-your-employment-rights" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.london.gov.uk/programmes-strategies/business-and-economy/employment-rights-hub/how-do-i-work-out-what-rights-i-have/rights-gig-economy-workers" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acas.org.uk/checking-your-employment-rights" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.london.gov.uk/programmes-strategies/business-and-economy/employment-rights-hub/how-do-i-work-out-what-rights-i-have/rights-gig-economy-workers" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mypocketskill.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -11221,174 +11222,98 @@
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="109" name="Shape 109"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...74 lines deleted...]
-      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="111" name="Google Shape;111;g3894532029d_0_26"/>
+          <p:cNvPr id="110" name="Google Shape;110;g3894532029d_0_26"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{81705C17-4219-4CE9-B905-4C9D23AACBE2}</a:tableStyleId>
+                <a:tableStyleId>{49064F2E-2413-47AE-8029-3E04E8AF9031}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="6179400"/>
                 <a:gridCol w="1347550"/>
                 <a:gridCol w="1617075"/>
               </a:tblGrid>
               <a:tr h="421675">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1100">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Working Characteristic</a:t>
+                        <a:t>Working characteristic</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1100">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -11496,51 +11421,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1100">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Gig Worker</a:t>
+                        <a:t>Gig worker</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1100">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -13746,363 +13671,363 @@
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g38d42f5246a_0_0"/>
+          <p:cNvPr id="115" name="Google Shape;115;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="346825" y="4283125"/>
             <a:ext cx="1431300" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Deliveroo: food delivery app</a:t>
+              <a:t>Deliveroo: food delivery</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="117" name="Google Shape;117;g38d42f5246a_0_0"/>
+          <p:cNvPr id="116" name="Google Shape;116;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2225273" y="3200642"/>
             <a:ext cx="1656044" cy="931527"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="118" name="Google Shape;118;g38d42f5246a_0_0"/>
+          <p:cNvPr id="117" name="Google Shape;117;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="346818" y="3129622"/>
             <a:ext cx="1351654" cy="1073541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="119" name="Google Shape;119;g38d42f5246a_0_0"/>
+          <p:cNvPr id="118" name="Google Shape;118;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143064" y="879388"/>
             <a:ext cx="1908521" cy="891824"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="120" name="Google Shape;120;g38d42f5246a_0_0"/>
+          <p:cNvPr id="119" name="Google Shape;119;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664600" y="623825"/>
             <a:ext cx="1189130" cy="891825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="121" name="Google Shape;121;g38d42f5246a_0_0"/>
+          <p:cNvPr id="120" name="Google Shape;120;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2169675" y="939088"/>
             <a:ext cx="1431400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="122" name="Google Shape;122;g38d42f5246a_0_0"/>
+          <p:cNvPr id="121" name="Google Shape;121;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4466108" y="3129626"/>
             <a:ext cx="1585464" cy="891824"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="123" name="Google Shape;123;g38d42f5246a_0_0"/>
+          <p:cNvPr id="122" name="Google Shape;122;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6593574" y="532975"/>
             <a:ext cx="2382420" cy="954949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="124" name="Google Shape;124;g38d42f5246a_0_0"/>
+          <p:cNvPr id="123" name="Google Shape;123;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7179999" y="2070430"/>
             <a:ext cx="1431399" cy="715716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="125" name="Google Shape;125;g38d42f5246a_0_0"/>
+          <p:cNvPr id="124" name="Google Shape;124;g38d42f5246a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6733598" y="3604925"/>
             <a:ext cx="1972605" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;g38d42f5246a_0_0"/>
+          <p:cNvPr id="125" name="Google Shape;125;g38d42f5246a_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2373250" y="103550"/>
             <a:ext cx="4398000" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -14118,171 +14043,171 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Gig Work Opportunities</a:t>
+              <a:t>Gig work opportunities</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2300">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g38d42f5246a_0_0"/>
+          <p:cNvPr id="126" name="Google Shape;126;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2100950" y="2138781"/>
             <a:ext cx="1733700" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Fiverr: Freelance services marketplace</a:t>
+              <a:t>Fiverr: freelance services marketplace</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;g38d42f5246a_0_0"/>
+          <p:cNvPr id="127" name="Google Shape;127;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4230475" y="1882531"/>
             <a:ext cx="1733700" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Uber: Taxi app</a:t>
+              <a:t>Uber: taxi</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;g38d42f5246a_0_0"/>
+          <p:cNvPr id="128" name="Google Shape;128;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6593575" y="1572025"/>
             <a:ext cx="2293200" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14290,51 +14215,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>eBay: marketplace</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g38d42f5246a_0_0"/>
+          <p:cNvPr id="129" name="Google Shape;129;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6397350" y="2825850"/>
             <a:ext cx="2645100" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14342,51 +14267,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Etsy: sell handmade or vintage items</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;g38d42f5246a_0_0"/>
+          <p:cNvPr id="130" name="Google Shape;130;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="664600" y="1615325"/>
             <a:ext cx="1189200" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14403,51 +14328,51 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>TaskRabbit: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Chores, DIY projects</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g38d42f5246a_0_0"/>
+          <p:cNvPr id="131" name="Google Shape;131;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6498900" y="4342675"/>
             <a:ext cx="2645100" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14455,51 +14380,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Depop: sell used clothes</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g38d42f5246a_0_0"/>
+          <p:cNvPr id="132" name="Google Shape;132;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4466100" y="4203175"/>
             <a:ext cx="1498200" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14507,370 +14432,370 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>AirBnb: rent out your house</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g38d42f5246a_0_0"/>
+          <p:cNvPr id="133" name="Google Shape;133;g38d42f5246a_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2218700" y="4203175"/>
             <a:ext cx="1498200" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Just Eat: food delivery app</a:t>
+              <a:t>Just Eat: food delivery</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="137" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="139" name="Google Shape;139;g3880f20594d_0_71"/>
+          <p:cNvPr id="138" name="Google Shape;138;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2291173" y="2519355"/>
             <a:ext cx="1656044" cy="931527"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="140" name="Google Shape;140;g3880f20594d_0_71"/>
+          <p:cNvPr id="139" name="Google Shape;139;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="583343" y="2158297"/>
             <a:ext cx="1351654" cy="1073541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="141" name="Google Shape;141;g3880f20594d_0_71"/>
+          <p:cNvPr id="140" name="Google Shape;140;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143064" y="879388"/>
             <a:ext cx="1908521" cy="891824"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="142" name="Google Shape;142;g3880f20594d_0_71"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="664600" y="623825"/>
             <a:ext cx="1189130" cy="891825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="143" name="Google Shape;143;g3880f20594d_0_71"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2169675" y="939088"/>
             <a:ext cx="1431400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="144" name="Google Shape;144;g3880f20594d_0_71"/>
+          <p:cNvPr id="143" name="Google Shape;143;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4303396" y="2539201"/>
             <a:ext cx="1585464" cy="891824"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g3880f20594d_0_71"/>
+          <p:cNvPr id="144" name="Google Shape;144;g3880f20594d_0_71"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1766250" y="4251918"/>
             <a:ext cx="5611500" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="med" w="med" type="stealth"/>
             <a:tailEnd len="med" w="med" type="triangle"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="146" name="Google Shape;146;g3880f20594d_0_71" title="noun-pound-sign-7878158.png"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3880f20594d_0_71" title="noun-pound-sign-7878158.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="19087" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="771439" y="4029156"/>
             <a:ext cx="512048" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="147" name="Google Shape;147;g3880f20594d_0_71" title="noun-pound-sign-7878158.png"/>
+          <p:cNvPr id="146" name="Google Shape;146;g3880f20594d_0_71" title="noun-pound-sign-7878158.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="19087" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7860514" y="4029156"/>
             <a:ext cx="512048" cy="414300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g3880f20594d_0_71"/>
+          <p:cNvPr id="147" name="Google Shape;147;g3880f20594d_0_71"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="771450" y="4482048"/>
             <a:ext cx="1656600" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -14894,51 +14819,51 @@
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Side hustle</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g3880f20594d_0_71"/>
+          <p:cNvPr id="148" name="Google Shape;148;g3880f20594d_0_71"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2758763" y="4482048"/>
             <a:ext cx="2617500" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -14962,51 +14887,51 @@
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Anything else in between</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g3880f20594d_0_71"/>
+          <p:cNvPr id="149" name="Google Shape;149;g3880f20594d_0_71"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5706975" y="4482048"/>
             <a:ext cx="2617500" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -15030,132 +14955,190 @@
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Main source of income</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="151" name="Google Shape;151;g3880f20594d_0_71"/>
+          <p:cNvPr id="150" name="Google Shape;150;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6593574" y="532975"/>
             <a:ext cx="2382420" cy="954949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="152" name="Google Shape;152;g3880f20594d_0_71"/>
+          <p:cNvPr id="151" name="Google Shape;151;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6893074" y="1681442"/>
             <a:ext cx="1431399" cy="715716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="153" name="Google Shape;153;g3880f20594d_0_71"/>
+          <p:cNvPr id="152" name="Google Shape;152;g3880f20594d_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6622473" y="2785825"/>
             <a:ext cx="1972605" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3880f20594d_0_71"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554450" y="3771616"/>
+            <a:ext cx="6035100" cy="328200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Where on this scale might someone earn money from these platforms?</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="154" name="Google Shape;154;g3880f20594d_0_71"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2373250" y="103550"/>
             <a:ext cx="4398000" cy="507300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
@@ -15174,417 +15157,359 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Gig Work Opportunities</a:t>
+              <a:t>Gig work opportunities</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2300">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
-              </a:solidFill>
-[...56 lines deleted...]
-                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="158" name="Shape 158"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g3880f20594d_0_101"/>
+          <p:cNvPr id="159" name="Google Shape;159;g3880f20594d_0_101"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6638400" y="1508000"/>
             <a:ext cx="2267400" cy="1657800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The Semi-Retiree</a:t>
+              <a:t>The semi-retiree</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g3880f20594d_0_101"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3880f20594d_0_101"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6685050" y="3296250"/>
             <a:ext cx="2174100" cy="1705500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The Career Transitioner</a:t>
+              <a:t>The career transitioner</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g3880f20594d_0_101"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3880f20594d_0_101"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="284825" y="3279150"/>
             <a:ext cx="2174100" cy="1526100"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The Creative Student</a:t>
+              <a:t>The creative student</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g3880f20594d_0_101"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3880f20594d_0_101"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238175" y="1490900"/>
             <a:ext cx="2267400" cy="1657800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The Side-Hustler</a:t>
+              <a:t>The side-hustler</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g3880f20594d_0_101"/>
+          <p:cNvPr id="163" name="Google Shape;163;g3880f20594d_0_101"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -15600,312 +15525,312 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who might gig work suit?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g3880f20594d_0_101"/>
+          <p:cNvPr id="164" name="Google Shape;164;g3880f20594d_0_101"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2865163" y="3090747"/>
             <a:ext cx="3413675" cy="1186850"/>
             <a:chOff x="158871" y="1159575"/>
             <a:chExt cx="3413675" cy="1186850"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="166" name="Google Shape;166;g3880f20594d_0_101"/>
+            <p:cNvPr id="165" name="Google Shape;165;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="853524" y="1967529"/>
               <a:ext cx="673587" cy="378896"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="167" name="Google Shape;167;g3880f20594d_0_101"/>
+            <p:cNvPr id="166" name="Google Shape;166;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="158871" y="1820670"/>
               <a:ext cx="549779" cy="436658"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="168" name="Google Shape;168;g3880f20594d_0_101"/>
+            <p:cNvPr id="167" name="Google Shape;167;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1606772" y="1300477"/>
               <a:ext cx="776284" cy="362746"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="169" name="Google Shape;169;g3880f20594d_0_101"/>
+            <p:cNvPr id="168" name="Google Shape;168;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="191922" y="1196528"/>
               <a:ext cx="483676" cy="362746"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="170" name="Google Shape;170;g3880f20594d_0_101"/>
+            <p:cNvPr id="169" name="Google Shape;169;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="804105" y="1324760"/>
               <a:ext cx="582216" cy="495904"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="171" name="Google Shape;171;g3880f20594d_0_101"/>
+            <p:cNvPr id="170" name="Google Shape;170;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId8">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1671987" y="1975602"/>
               <a:ext cx="644880" cy="362745"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="172" name="Google Shape;172;g3880f20594d_0_101"/>
+            <p:cNvPr id="171" name="Google Shape;171;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId9">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2603507" y="1159575"/>
               <a:ext cx="969039" cy="388421"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="173" name="Google Shape;173;g3880f20594d_0_101"/>
+            <p:cNvPr id="172" name="Google Shape;172;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId10">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2725327" y="1626711"/>
               <a:ext cx="582216" cy="291114"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="174" name="Google Shape;174;g3880f20594d_0_101"/>
+            <p:cNvPr id="173" name="Google Shape;173;g3880f20594d_0_101"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId11">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2615261" y="2075915"/>
               <a:ext cx="802351" cy="206342"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g3880f20594d_0_101"/>
+          <p:cNvPr id="174" name="Google Shape;174;g3880f20594d_0_101"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="2" type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3012088" y="1108750"/>
             <a:ext cx="3119700" cy="1303500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
@@ -15921,51 +15846,51 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>For each person, explain two ways that gig work might support their goals</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g3880f20594d_0_101"/>
+          <p:cNvPr id="175" name="Google Shape;175;g3880f20594d_0_101"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2537751" y="4648575"/>
             <a:ext cx="3819900" cy="395700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -15998,125 +15923,125 @@
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="180" name="Shape 180"/>
+        <p:cNvPr id="179" name="Shape 179"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g38d42f5246a_0_22"/>
+          <p:cNvPr id="180" name="Google Shape;180;g38d42f5246a_0_22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Key words: Gig economy</a:t>
+              <a:t>Key words: gig economy</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g38d42f5246a_0_22"/>
+          <p:cNvPr id="181" name="Google Shape;181;g38d42f5246a_0_22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="397050" y="1891300"/>
             <a:ext cx="8349900" cy="2782800"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -16187,51 +16112,51 @@
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>latform work project-based – autonomy – freedom – temporary work – flexible hours</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;g38d42f5246a_0_22"/>
+          <p:cNvPr id="182" name="Google Shape;182;g38d42f5246a_0_22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1207650"/>
             <a:ext cx="7396200" cy="488400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -16250,115 +16175,115 @@
               </a:rPr>
               <a:t>Use these key concepts to help write your sentences:</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g3880f20594d_0_178"/>
+          <p:cNvPr id="187" name="Google Shape;187;g3880f20594d_0_178"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4690475" y="3146474"/>
             <a:ext cx="3932100" cy="1745700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>4. The Career Transitioner</a:t>
+              <a:t>4. The career transitioner</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
@@ -16409,101 +16334,101 @@
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>→ Uses gig work (e.g. freelance projects, TaskRabbit) as a stepping stone.</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g3880f20594d_0_178"/>
+          <p:cNvPr id="188" name="Google Shape;188;g3880f20594d_0_178"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4690468" y="1305551"/>
             <a:ext cx="3932100" cy="1696800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>3. The Semi-Retiree</a:t>
+              <a:t>3. The semi-retiree</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
@@ -16554,101 +16479,101 @@
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>→ Part-time, lower-intensity gigs (e.g. tutoring, pet sitting, Airbnb hosting).</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:srgbClr val="444444"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g3880f20594d_0_178"/>
+          <p:cNvPr id="189" name="Google Shape;189;g3880f20594d_0_178"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238175" y="3146475"/>
             <a:ext cx="3932100" cy="1745700"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>2. The Creative Student</a:t>
+              <a:t>2. The creative student</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
@@ -16705,51 +16630,51 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>→ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Passion projects and portfolio building.</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g3880f20594d_0_178"/>
+          <p:cNvPr id="190" name="Google Shape;190;g3880f20594d_0_178"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -16765,101 +16690,101 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who might gig work suit?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g3880f20594d_0_178"/>
+          <p:cNvPr id="191" name="Google Shape;191;g3880f20594d_0_178"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238175" y="1305549"/>
             <a:ext cx="3932100" cy="1696800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>1. The Side-Hustler</a:t>
+              <a:t>1. The side-hustler</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="444444"/>
@@ -16944,96 +16869,51 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="192"/>
-[...44 lines deleted...]
-                                          <p:spTgt spid="190"/>
+                                          <p:spTgt spid="191"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -17098,95 +16978,140 @@
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="188"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="187"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="195" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g26dc8f22162_0_130"/>
+          <p:cNvPr id="196" name="Google Shape;196;g26dc8f22162_0_130"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148225" y="1193150"/>
             <a:ext cx="5650200" cy="3570900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17204,75 +17129,75 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Consider graph</a:t>
+              <a:t>consider graph</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>→ Answer Questions</a:t>
+              <a:t>→ answer questions</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
@@ -17435,78 +17360,78 @@
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How do you think the gig economy might change in the next 10 years?</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="198" name="Google Shape;198;g26dc8f22162_0_130"/>
+          <p:cNvPr id="197" name="Google Shape;197;g26dc8f22162_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="296399" y="185088"/>
             <a:ext cx="690376" cy="690376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;g26dc8f22162_0_130"/>
+          <p:cNvPr id="198" name="Google Shape;198;g26dc8f22162_0_130"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148225" y="4760675"/>
             <a:ext cx="8655600" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17528,51 +17453,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1: Changes to the gig economy</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;g26dc8f22162_0_130"/>
+          <p:cNvPr id="199" name="Google Shape;199;g26dc8f22162_0_130"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065175" y="242738"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -17582,210 +17507,219 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>Changes to the Gig Economy</a:t>
+              <a:t>Changes to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>ig </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>conomy</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="201" name="Google Shape;201;g26dc8f22162_0_130" title="module_4_session_4_resource_1_changes to the gig economy.png"/>
+          <p:cNvPr id="200" name="Google Shape;200;g26dc8f22162_0_130" title="module_4_session_4_resource_1_changes to the gig economy.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="29" l="0" r="0" t="19"/>
+          <a:srcRect b="30" l="0" r="0" t="20"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="732376">
-[...1 lines deleted...]
-            <a:ext cx="2195920" cy="3105978"/>
+          <a:xfrm rot="732374">
+            <a:off x="6131174" y="772704"/>
+            <a:ext cx="2407328" cy="3404992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="204" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g38c1ac439a4_0_17"/>
+          <p:cNvPr id="205" name="Google Shape;205;g38c1ac439a4_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148225" y="1193150"/>
             <a:ext cx="6565200" cy="3016800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Consider graph</a:t>
-[...25 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:t>Resource 1: consider graph → answer questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2100"/>
               <a:buFont typeface="Arial"/>
@@ -17819,241 +17753,241 @@
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Trend</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>: Weekly gig app use rose from 4.7% in 2016 → 9.6% in 2019 → 16% in 2023.</a:t>
+              <a:t>: weekly gig app use rose from 4.7% in 2016 → 9.6% in 2019 → 16% in 2023.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Reasons</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>: Flexible work, easy access via apps.</a:t>
+              <a:t>: flexible work, easy access via apps.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Challenges</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>: Less job security, no benefits.</a:t>
+              <a:t>: less job security, no benefits.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Future</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>: Likely growth, possible new worker protections.</a:t>
+              <a:t>: likely growth, possible new worker protections.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="207" name="Google Shape;207;g38c1ac439a4_0_17"/>
+          <p:cNvPr id="206" name="Google Shape;206;g38c1ac439a4_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="296399" y="185088"/>
             <a:ext cx="690376" cy="690376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g38c1ac439a4_0_17"/>
+          <p:cNvPr id="207" name="Google Shape;207;g38c1ac439a4_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="148225" y="4760675"/>
             <a:ext cx="8655600" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18075,183 +18009,231 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1: Changes to the gig economy</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g38c1ac439a4_0_17"/>
+          <p:cNvPr id="208" name="Google Shape;208;g38c1ac439a4_0_17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065175" y="242738"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>Changes to the Gig Economy</a:t>
+              <a:t>Changes to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>ig </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>conomy</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="210" name="Google Shape;210;g38c1ac439a4_0_17" title="module_4_session_4_resource_1_changes to the gig economy.png"/>
+          <p:cNvPr id="209" name="Google Shape;209;g38c1ac439a4_0_17" title="module_4_session_4_resource_1_changes to the gig economy.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="29" l="0" r="0" t="19"/>
+          <a:srcRect b="30" l="0" r="0" t="20"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="732376">
-            <a:off x="7072854" y="1098180"/>
-            <a:ext cx="1520766" cy="2151015"/>
+            <a:off x="6607916" y="999640"/>
+            <a:ext cx="2026016" cy="2865669"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="213" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g2199929175a_0_3"/>
+          <p:cNvPr id="214" name="Google Shape;214;g2199929175a_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18264,51 +18246,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g2199929175a_0_3"/>
+          <p:cNvPr id="215" name="Google Shape;215;g2199929175a_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="629075"/>
             <a:ext cx="7945200" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -18330,51 +18312,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g2199929175a_0_3"/>
+          <p:cNvPr id="216" name="Google Shape;216;g2199929175a_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488175" y="1431375"/>
             <a:ext cx="7945200" cy="3059700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -18611,65 +18593,65 @@
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="221" name="Shape 221"/>
+        <p:cNvPr id="220" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;g3894532029d_0_32"/>
+          <p:cNvPr id="221" name="Google Shape;221;g3894532029d_0_32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3064150" y="1121475"/>
             <a:ext cx="5413800" cy="2979900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -18773,51 +18755,51 @@
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Dave’s about to </a:t>
+              <a:t>Dave is about to </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>have a baby</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> so he’s been trying to save as much as he can. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
@@ -18862,91 +18844,91 @@
               <a:t>back has been seriously hurting again</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> from an old injury, and he’s worried about taking time off to rest and recover. </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g3894532029d_0_32"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3894532029d_0_32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>1: Read Dave’s Story</a:t>
+              <a:t>1: Read Dave’s story</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="224" name="Google Shape;224;g3894532029d_0_32"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3894532029d_0_32"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="222200" y="1289675"/>
             <a:ext cx="2717102" cy="2643501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -19036,51 +19018,51 @@
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="51" name="Google Shape;51;g17fb3f8a1f2_0_0"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="453250" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{4D8228C4-C267-4D2A-B5CA-B611DD53F1CB}</a:tableStyleId>
+                <a:tableStyleId>{AEFA2E35-7F14-4C4D-A8C3-564C4A9065C0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1252750"/>
                 <a:gridCol w="1499925"/>
                 <a:gridCol w="1652825"/>
                 <a:gridCol w="1409400"/>
                 <a:gridCol w="1004975"/>
                 <a:gridCol w="1182000"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -19594,60 +19576,60 @@
               </a:tr>
               <a:tr h="1463025">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
+                        <a:rPr b="1" lang="en-GB" sz="1300">
                           <a:solidFill>
                             <a:srgbClr val="262A33"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Careers in the City</a:t>
+                        <a:t>Professional services careers</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1300" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:srgbClr val="262A33"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
@@ -20099,65 +20081,65 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="228" name="Shape 228"/>
+        <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;g3894d37743b_0_1"/>
+          <p:cNvPr id="228" name="Google Shape;228;g3894d37743b_0_1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216925" y="1224500"/>
             <a:ext cx="3430800" cy="3126300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -20261,51 +20243,51 @@
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Dave’s about to </a:t>
+              <a:t>Dave is about to </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>have a baby</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> so he’s been trying to save as much as he can. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
@@ -20350,51 +20332,51 @@
               <a:t>back has been seriously hurting again</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> from an old injury, and he’s worried about taking time off to rest and recover. </a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g3894d37743b_0_1"/>
+          <p:cNvPr id="229" name="Google Shape;229;g3894d37743b_0_1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4082125" y="1224500"/>
             <a:ext cx="4899900" cy="2630400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -20652,366 +20634,218 @@
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Would you like to work in a gig job like Dave’s? Why or why not?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;g3894d37743b_0_1"/>
+          <p:cNvPr id="230" name="Google Shape;230;g3894d37743b_0_1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>2: Dave’s Story - Questions</a:t>
+              <a:t>2: Dave’s story - questions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="232" name="Google Shape;232;g3894d37743b_0_1"/>
+          <p:cNvPr id="231" name="Google Shape;231;g3894d37743b_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="31656" l="9909" r="9917" t="31645"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4082125" y="4014850"/>
             <a:ext cx="3287675" cy="1003026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="235" name="Shape 235"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;g1ab55fc72ce_0_13"/>
+          <p:cNvPr id="236" name="Google Shape;236;g1ab55fc72ce_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="206525" y="179650"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Employment Rights</a:t>
+              <a:t>Employment </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>ights</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;g1ab55fc72ce_0_13"/>
-[...160 lines deleted...]
-          <p:cNvPr id="239" name="Google Shape;239;g1ab55fc72ce_0_13"/>
+          <p:cNvPr id="237" name="Google Shape;237;g1ab55fc72ce_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="75475" y="4724975"/>
             <a:ext cx="2337300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -21031,176 +20865,334 @@
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 2: Employment Rights</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="238" name="Google Shape;238;g1ab55fc72ce_0_13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="332425" y="1291375"/>
+            <a:ext cx="4797600" cy="1954800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2300">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Read the information sheet which explains how each</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2300">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2300">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>employment right works in the UK.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2300">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="2300">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2300">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Should Dave get a full-time job?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2300">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g1ab55fc72ce_0_13"/>
+          <p:cNvPr id="239" name="Google Shape;239;g1ab55fc72ce_0_13"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="332428" y="3539243"/>
             <a:ext cx="4239565" cy="1058208"/>
             <a:chOff x="216750" y="3180171"/>
             <a:chExt cx="5429075" cy="1544829"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="241" name="Google Shape;241;g1ab55fc72ce_0_13"/>
+            <p:cNvPr id="240" name="Google Shape;240;g1ab55fc72ce_0_13"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="340170" y="3328245"/>
               <a:ext cx="1241950" cy="1241950"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="242" name="Google Shape;242;g1ab55fc72ce_0_13"/>
+            <p:cNvPr id="241" name="Google Shape;241;g1ab55fc72ce_0_13"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4291263" y="3365513"/>
               <a:ext cx="1167425" cy="1167425"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="243" name="Google Shape;243;g1ab55fc72ce_0_13"/>
+            <p:cNvPr id="242" name="Google Shape;242;g1ab55fc72ce_0_13"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2128169" y="3180171"/>
               <a:ext cx="1541717" cy="1538097"/>
               <a:chOff x="5088925" y="2665200"/>
               <a:chExt cx="1905000" cy="1905000"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:grpSp>
             <p:nvGrpSpPr>
-              <p:cNvPr id="244" name="Google Shape;244;g1ab55fc72ce_0_13"/>
+              <p:cNvPr id="243" name="Google Shape;243;g1ab55fc72ce_0_13"/>
               <p:cNvGrpSpPr/>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="5088925" y="2665200"/>
                 <a:ext cx="1905000" cy="1905000"/>
                 <a:chOff x="5088925" y="2665200"/>
                 <a:chExt cx="1905000" cy="1905000"/>
               </a:xfrm>
             </p:grpSpPr>
             <p:pic>
               <p:nvPicPr>
-                <p:cNvPr id="245" name="Google Shape;245;g1ab55fc72ce_0_13"/>
+                <p:cNvPr id="244" name="Google Shape;244;g1ab55fc72ce_0_13"/>
                 <p:cNvPicPr preferRelativeResize="0"/>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill rotWithShape="1">
                 <a:blip r:embed="rId5">
                   <a:alphaModFix/>
                 </a:blip>
                 <a:srcRect b="0" l="0" r="0" t="0"/>
                 <a:stretch/>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="5088925" y="2665200"/>
                   <a:ext cx="1905000" cy="1905000"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </p:spPr>
             </p:pic>
             <p:sp>
               <p:nvSpPr>
-                <p:cNvPr id="246" name="Google Shape;246;g1ab55fc72ce_0_13"/>
+                <p:cNvPr id="245" name="Google Shape;245;g1ab55fc72ce_0_13"/>
                 <p:cNvSpPr/>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="5161300" y="3616525"/>
                   <a:ext cx="402000" cy="516000"/>
                 </a:xfrm>
                 <a:prstGeom prst="ellipse">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </p:spPr>
               <p:txBody>
                 <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                   <a:noAutofit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -21215,93 +21207,93 @@
                     </a:spcAft>
                     <a:buClr>
                       <a:srgbClr val="000000"/>
                     </a:buClr>
                     <a:buSzPts val="1400"/>
                     <a:buFont typeface="Arial"/>
                     <a:buNone/>
                   </a:pPr>
                   <a:r>
                     <a:t/>
                   </a:r>
                   <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:endParaRPr>
                 </a:p>
               </p:txBody>
             </p:sp>
             <p:pic>
               <p:nvPicPr>
-                <p:cNvPr id="247" name="Google Shape;247;g1ab55fc72ce_0_13"/>
+                <p:cNvPr id="246" name="Google Shape;246;g1ab55fc72ce_0_13"/>
                 <p:cNvPicPr preferRelativeResize="0"/>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill rotWithShape="1">
                 <a:blip r:embed="rId6">
                   <a:alphaModFix/>
                 </a:blip>
                 <a:srcRect b="0" l="0" r="0" t="0"/>
                 <a:stretch/>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="5104300" y="3616525"/>
                   <a:ext cx="516000" cy="516000"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </p:spPr>
             </p:pic>
           </p:grpSp>
           <p:grpSp>
             <p:nvGrpSpPr>
-              <p:cNvPr id="248" name="Google Shape;248;g1ab55fc72ce_0_13"/>
+              <p:cNvPr id="247" name="Google Shape;247;g1ab55fc72ce_0_13"/>
               <p:cNvGrpSpPr/>
               <p:nvPr/>
             </p:nvGrpSpPr>
             <p:grpSpPr>
               <a:xfrm>
                 <a:off x="6477925" y="3616525"/>
                 <a:ext cx="516000" cy="516000"/>
                 <a:chOff x="9159375" y="3616525"/>
                 <a:chExt cx="516000" cy="516000"/>
               </a:xfrm>
             </p:grpSpPr>
             <p:sp>
               <p:nvSpPr>
-                <p:cNvPr id="249" name="Google Shape;249;g1ab55fc72ce_0_13"/>
+                <p:cNvPr id="248" name="Google Shape;248;g1ab55fc72ce_0_13"/>
                 <p:cNvSpPr/>
                 <p:nvPr/>
               </p:nvSpPr>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="9216375" y="3616525"/>
                   <a:ext cx="402000" cy="516000"/>
                 </a:xfrm>
                 <a:prstGeom prst="ellipse">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </p:spPr>
               <p:txBody>
                 <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                   <a:noAutofit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -21316,80 +21308,80 @@
                     </a:spcAft>
                     <a:buClr>
                       <a:srgbClr val="000000"/>
                     </a:buClr>
                     <a:buSzPts val="1400"/>
                     <a:buFont typeface="Arial"/>
                     <a:buNone/>
                   </a:pPr>
                   <a:r>
                     <a:t/>
                   </a:r>
                   <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial"/>
                     <a:ea typeface="Arial"/>
                     <a:cs typeface="Arial"/>
                     <a:sym typeface="Arial"/>
                   </a:endParaRPr>
                 </a:p>
               </p:txBody>
             </p:sp>
             <p:pic>
               <p:nvPicPr>
-                <p:cNvPr id="250" name="Google Shape;250;g1ab55fc72ce_0_13"/>
+                <p:cNvPr id="249" name="Google Shape;249;g1ab55fc72ce_0_13"/>
                 <p:cNvPicPr preferRelativeResize="0"/>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill rotWithShape="1">
                 <a:blip r:embed="rId6">
                   <a:alphaModFix/>
                 </a:blip>
                 <a:srcRect b="0" l="0" r="0" t="0"/>
                 <a:stretch/>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="9159375" y="3616525"/>
                   <a:ext cx="516000" cy="516000"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
               </p:spPr>
             </p:pic>
           </p:grpSp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="251" name="Google Shape;251;g1ab55fc72ce_0_13"/>
+            <p:cNvPr id="250" name="Google Shape;250;g1ab55fc72ce_0_13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="216750" y="3186900"/>
               <a:ext cx="1541700" cy="1538100"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -21410,51 +21402,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="252" name="Google Shape;252;g1ab55fc72ce_0_13"/>
+            <p:cNvPr id="251" name="Google Shape;251;g1ab55fc72ce_0_13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2128175" y="3180175"/>
               <a:ext cx="1541700" cy="1538100"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -21475,51 +21467,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="253" name="Google Shape;253;g1ab55fc72ce_0_13"/>
+            <p:cNvPr id="252" name="Google Shape;252;g1ab55fc72ce_0_13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4104125" y="3180175"/>
               <a:ext cx="1541700" cy="1538100"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 16667" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
@@ -21541,51 +21533,51 @@
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="254" name="Google Shape;254;g1ab55fc72ce_0_13"/>
+          <p:cNvPr id="253" name="Google Shape;253;g1ab55fc72ce_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="866297">
             <a:off x="5660822" y="1027747"/>
             <a:ext cx="2669433" cy="3786657"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -21593,105 +21585,105 @@
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="49800"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="258" name="Shape 258"/>
+        <p:cNvPr id="257" name="Shape 257"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;g38d42f5246a_0_50"/>
+          <p:cNvPr id="258" name="Google Shape;258;g38d42f5246a_0_50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;g38d42f5246a_0_50"/>
+          <p:cNvPr id="259" name="Google Shape;259;g38d42f5246a_0_50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="90050" y="1291800"/>
             <a:ext cx="8715300" cy="3737100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
@@ -21955,105 +21947,105 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="264" name="Shape 264"/>
+        <p:cNvPr id="263" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;g38d42f5246a_1_0"/>
+          <p:cNvPr id="264" name="Google Shape;264;g38d42f5246a_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;g38d42f5246a_1_0"/>
+          <p:cNvPr id="265" name="Google Shape;265;g38d42f5246a_1_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -22061,51 +22053,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employees in the UK are entitled to statutory sick pay if they are ill for four or more days.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;g38d42f5246a_1_0"/>
+          <p:cNvPr id="266" name="Google Shape;266;g38d42f5246a_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22127,51 +22119,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;g38d42f5246a_1_0"/>
+          <p:cNvPr id="267" name="Google Shape;267;g38d42f5246a_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22204,105 +22196,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="272" name="Shape 272"/>
+        <p:cNvPr id="271" name="Shape 271"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g38d4ab68f6e_0_113"/>
+          <p:cNvPr id="272" name="Google Shape;272;g38d4ab68f6e_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g38d4ab68f6e_0_113"/>
+          <p:cNvPr id="273" name="Google Shape;273;g38d4ab68f6e_0_113"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -22310,51 +22302,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employees in the UK are entitled to statutory sick pay if they are ill for four or more days.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;g38d4ab68f6e_0_113"/>
+          <p:cNvPr id="274" name="Google Shape;274;g38d4ab68f6e_0_113"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="00FF00"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22376,51 +22368,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;g38d4ab68f6e_0_113"/>
+          <p:cNvPr id="275" name="Google Shape;275;g38d4ab68f6e_0_113"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22453,105 +22445,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="280" name="Shape 280"/>
+        <p:cNvPr id="279" name="Shape 279"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g38d4ab68f6e_0_2"/>
+          <p:cNvPr id="280" name="Google Shape;280;g38d4ab68f6e_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g38d4ab68f6e_0_2"/>
+          <p:cNvPr id="281" name="Google Shape;281;g38d4ab68f6e_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -22559,51 +22551,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>UK workers must be given at least 28 days of paid holiday each year.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;g38d4ab68f6e_0_2"/>
+          <p:cNvPr id="282" name="Google Shape;282;g38d4ab68f6e_0_2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22625,51 +22617,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g38d4ab68f6e_0_2"/>
+          <p:cNvPr id="283" name="Google Shape;283;g38d4ab68f6e_0_2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22702,105 +22694,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="287" name="Shape 287"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g38d4ab68f6e_0_120"/>
+          <p:cNvPr id="288" name="Google Shape;288;g38d4ab68f6e_0_120"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g38d4ab68f6e_0_120"/>
+          <p:cNvPr id="289" name="Google Shape;289;g38d4ab68f6e_0_120"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -22808,51 +22800,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>UK workers must be given at least 28 days of paid holiday each year.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;g38d4ab68f6e_0_120"/>
+          <p:cNvPr id="290" name="Google Shape;290;g38d4ab68f6e_0_120"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22874,51 +22866,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g38d4ab68f6e_0_120"/>
+          <p:cNvPr id="291" name="Google Shape;291;g38d4ab68f6e_0_120"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="00FF00"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22951,105 +22943,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="296" name="Shape 296"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;g38d4ab68f6e_0_10"/>
+          <p:cNvPr id="296" name="Google Shape;296;g38d4ab68f6e_0_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;g38d4ab68f6e_0_10"/>
+          <p:cNvPr id="297" name="Google Shape;297;g38d4ab68f6e_0_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -23057,51 +23049,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employers in the UK are not required to provide pension schemes for their employees.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g38d4ab68f6e_0_10"/>
+          <p:cNvPr id="298" name="Google Shape;298;g38d4ab68f6e_0_10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -23123,51 +23115,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g38d4ab68f6e_0_10"/>
+          <p:cNvPr id="299" name="Google Shape;299;g38d4ab68f6e_0_10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -23200,105 +23192,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="304" name="Shape 304"/>
+        <p:cNvPr id="303" name="Shape 303"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g38d4ab68f6e_0_128"/>
+          <p:cNvPr id="304" name="Google Shape;304;g38d4ab68f6e_0_128"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g38d4ab68f6e_0_128"/>
+          <p:cNvPr id="305" name="Google Shape;305;g38d4ab68f6e_0_128"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -23306,51 +23298,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employers in the UK are not required to provide pension schemes for their employees.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g38d4ab68f6e_0_128"/>
+          <p:cNvPr id="306" name="Google Shape;306;g38d4ab68f6e_0_128"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2347227"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -23372,51 +23364,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="308" name="Google Shape;308;g38d4ab68f6e_0_128"/>
+          <p:cNvPr id="307" name="Google Shape;307;g38d4ab68f6e_0_128"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2347227"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -23438,51 +23430,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g38d4ab68f6e_0_128"/>
+          <p:cNvPr id="308" name="Google Shape;308;g38d4ab68f6e_0_128"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182125" y="4230573"/>
             <a:ext cx="6437400" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -23507,105 +23499,105 @@
               </a:rPr>
               <a:t>Employers are required to provide pension schemes with contributions.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="312" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g38d4ab68f6e_0_18"/>
+          <p:cNvPr id="313" name="Google Shape;313;g38d4ab68f6e_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g38d4ab68f6e_0_18"/>
+          <p:cNvPr id="314" name="Google Shape;314;g38d4ab68f6e_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -23613,51 +23605,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employees can take up to 52 weeks of maternity leave in the UK.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g38d4ab68f6e_0_18"/>
+          <p:cNvPr id="315" name="Google Shape;315;g38d4ab68f6e_0_18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -23679,51 +23671,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g38d4ab68f6e_0_18"/>
+          <p:cNvPr id="316" name="Google Shape;316;g38d4ab68f6e_0_18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24152,105 +24144,105 @@
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="320" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g38d4ab68f6e_0_135"/>
+          <p:cNvPr id="321" name="Google Shape;321;g38d4ab68f6e_0_135"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g38d4ab68f6e_0_135"/>
+          <p:cNvPr id="322" name="Google Shape;322;g38d4ab68f6e_0_135"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -24258,51 +24250,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employees can take up to 52 weeks of maternity leave in the UK.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g38d4ab68f6e_0_135"/>
+          <p:cNvPr id="323" name="Google Shape;323;g38d4ab68f6e_0_135"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24324,51 +24316,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g38d4ab68f6e_0_135"/>
+          <p:cNvPr id="324" name="Google Shape;324;g38d4ab68f6e_0_135"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="00FF00"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24401,105 +24393,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="328" name="Shape 328"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g38d4ab68f6e_0_26"/>
+          <p:cNvPr id="329" name="Google Shape;329;g38d4ab68f6e_0_26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;g38d4ab68f6e_0_26"/>
+          <p:cNvPr id="330" name="Google Shape;330;g38d4ab68f6e_0_26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -24507,51 +24499,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The minimum wage is the same for all employees regardless of age.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g38d4ab68f6e_0_26"/>
+          <p:cNvPr id="331" name="Google Shape;331;g38d4ab68f6e_0_26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24573,51 +24565,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g38d4ab68f6e_0_26"/>
+          <p:cNvPr id="332" name="Google Shape;332;g38d4ab68f6e_0_26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24650,105 +24642,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="337" name="Shape 337"/>
+        <p:cNvPr id="336" name="Shape 336"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g38d4ab68f6e_0_143"/>
+          <p:cNvPr id="337" name="Google Shape;337;g38d4ab68f6e_0_143"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g38d4ab68f6e_0_143"/>
+          <p:cNvPr id="338" name="Google Shape;338;g38d4ab68f6e_0_143"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -24756,51 +24748,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The minimum wage is the same for all employees regardless of age.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g38d4ab68f6e_0_143"/>
+          <p:cNvPr id="339" name="Google Shape;339;g38d4ab68f6e_0_143"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2347227"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24822,51 +24814,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g38d4ab68f6e_0_143"/>
+          <p:cNvPr id="340" name="Google Shape;340;g38d4ab68f6e_0_143"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2347227"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24888,51 +24880,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g38d4ab68f6e_0_143"/>
+          <p:cNvPr id="341" name="Google Shape;341;g38d4ab68f6e_0_143"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182125" y="4230573"/>
             <a:ext cx="6437400" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -24957,105 +24949,105 @@
               </a:rPr>
               <a:t>The minimum wage varies by age and apprenticeship status.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvPr id="345" name="Shape 345"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g38d4ab68f6e_0_34"/>
+          <p:cNvPr id="346" name="Google Shape;346;g38d4ab68f6e_0_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;g38d4ab68f6e_0_34"/>
+          <p:cNvPr id="347" name="Google Shape;347;g38d4ab68f6e_0_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -25063,51 +25055,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>UK employees have the right to join a trade union.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g38d4ab68f6e_0_34"/>
+          <p:cNvPr id="348" name="Google Shape;348;g38d4ab68f6e_0_34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25129,51 +25121,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g38d4ab68f6e_0_34"/>
+          <p:cNvPr id="349" name="Google Shape;349;g38d4ab68f6e_0_34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25206,105 +25198,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="353" name="Shape 353"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g38d4ab68f6e_0_157"/>
+          <p:cNvPr id="354" name="Google Shape;354;g38d4ab68f6e_0_157"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g38d4ab68f6e_0_157"/>
+          <p:cNvPr id="355" name="Google Shape;355;g38d4ab68f6e_0_157"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="523200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -25312,51 +25304,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>UK employees have the right to join a trade union.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g38d4ab68f6e_0_157"/>
+          <p:cNvPr id="356" name="Google Shape;356;g38d4ab68f6e_0_157"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25378,51 +25370,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;g38d4ab68f6e_0_157"/>
+          <p:cNvPr id="357" name="Google Shape;357;g38d4ab68f6e_0_157"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="00FF00"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25455,105 +25447,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="362" name="Shape 362"/>
+        <p:cNvPr id="361" name="Shape 361"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;g38d4ab68f6e_0_42"/>
+          <p:cNvPr id="362" name="Google Shape;362;g38d4ab68f6e_0_42"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;g38d4ab68f6e_0_42"/>
+          <p:cNvPr id="363" name="Google Shape;363;g38d4ab68f6e_0_42"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -25561,51 +25553,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employees are not allowed any time off to care for dependants in emergencies.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g38d4ab68f6e_0_42"/>
+          <p:cNvPr id="364" name="Google Shape;364;g38d4ab68f6e_0_42"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25627,51 +25619,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;g38d4ab68f6e_0_42"/>
+          <p:cNvPr id="365" name="Google Shape;365;g38d4ab68f6e_0_42"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25704,105 +25696,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="370" name="Shape 370"/>
+        <p:cNvPr id="369" name="Shape 369"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;g38d4ab68f6e_0_50"/>
+          <p:cNvPr id="370" name="Google Shape;370;g38d4ab68f6e_0_50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g38d4ab68f6e_0_50"/>
+          <p:cNvPr id="371" name="Google Shape;371;g38d4ab68f6e_0_50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -25810,51 +25802,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Employees are not allowed any time off to care for dependants in emergencies.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g38d4ab68f6e_0_50"/>
+          <p:cNvPr id="372" name="Google Shape;372;g38d4ab68f6e_0_50"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2347227"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25876,51 +25868,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;g38d4ab68f6e_0_50"/>
+          <p:cNvPr id="373" name="Google Shape;373;g38d4ab68f6e_0_50"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2347227"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -25942,51 +25934,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;g38d4ab68f6e_0_50"/>
+          <p:cNvPr id="374" name="Google Shape;374;g38d4ab68f6e_0_50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182125" y="4230573"/>
             <a:ext cx="6437400" cy="861900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -26011,105 +26003,105 @@
               </a:rPr>
               <a:t>Employees can take reasonable time off to care for dependants in emergencies.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="379" name="Shape 379"/>
+        <p:cNvPr id="378" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;g38d4ab68f6e_0_169"/>
+          <p:cNvPr id="379" name="Google Shape;379;g38d4ab68f6e_0_169"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;g38d4ab68f6e_0_169"/>
+          <p:cNvPr id="380" name="Google Shape;380;g38d4ab68f6e_0_169"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="912600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -26120,51 +26112,51 @@
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Workers in the UK generally cannot work more than 48 hours per week unless they agree to do so.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g38d4ab68f6e_0_169"/>
+          <p:cNvPr id="381" name="Google Shape;381;g38d4ab68f6e_0_169"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -26186,51 +26178,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g38d4ab68f6e_0_169"/>
+          <p:cNvPr id="382" name="Google Shape;382;g38d4ab68f6e_0_169"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -26263,105 +26255,105 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvPr id="386" name="Shape 386"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;g38d4ab68f6e_0_178"/>
+          <p:cNvPr id="387" name="Google Shape;387;g38d4ab68f6e_0_178"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>True or false?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;g38d4ab68f6e_0_178"/>
+          <p:cNvPr id="388" name="Google Shape;388;g38d4ab68f6e_0_178"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1065100" y="1447300"/>
             <a:ext cx="6765300" cy="912600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -26372,51 +26364,51 @@
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Workers in the UK generally cannot work more than 48 hours per week unless they agree to do so.</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;g38d4ab68f6e_0_178"/>
+          <p:cNvPr id="389" name="Google Shape;389;g38d4ab68f6e_0_178"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4795850" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -26438,51 +26430,51 @@
               <a:rPr b="1" lang="en-GB" sz="5000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;g38d4ab68f6e_0_178"/>
+          <p:cNvPr id="390" name="Google Shape;390;g38d4ab68f6e_0_178"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1267175" y="2534325"/>
             <a:ext cx="2823600" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="114300">
             <a:solidFill>
               <a:srgbClr val="00FF00"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -26515,65 +26507,65 @@
             <a:endParaRPr b="1" sz="5000">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="395" name="Shape 395"/>
+        <p:cNvPr id="394" name="Shape 394"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="396" name="Google Shape;396;g38d42f5246a_0_55"/>
+          <p:cNvPr id="395" name="Google Shape;395;g38d42f5246a_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1210475"/>
             <a:ext cx="8613600" cy="892800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26635,91 +26627,91 @@
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Is Dave better off with a full-time job?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;g38d42f5246a_0_55"/>
+          <p:cNvPr id="396" name="Google Shape;396;g38d42f5246a_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Summarising discussion</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;g38d42f5246a_0_55"/>
+          <p:cNvPr id="397" name="Google Shape;397;g38d42f5246a_0_55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1921750" y="2237500"/>
             <a:ext cx="5052000" cy="892800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -26737,84 +26729,50 @@
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2300">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Do we think Dave should get a full time job?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="2300">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...32 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="62" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -27140,65 +27098,65 @@
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="403" name="Shape 403"/>
+        <p:cNvPr id="401" name="Shape 401"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;g2199929175a_0_11"/>
+          <p:cNvPr id="402" name="Google Shape;402;g2199929175a_0_11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27211,51 +27169,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;g2199929175a_0_11"/>
+          <p:cNvPr id="403" name="Google Shape;403;g2199929175a_0_11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="629075"/>
             <a:ext cx="7945200" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -27277,51 +27235,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;g2199929175a_0_11"/>
+          <p:cNvPr id="404" name="Google Shape;404;g2199929175a_0_11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488175" y="1431375"/>
             <a:ext cx="7945200" cy="2697300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -27527,154 +27485,167 @@
             <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="410" name="Shape 410"/>
+        <p:cNvPr id="408" name="Shape 408"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="409" name="Google Shape;409;g1ab8302fdf9_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Case Studies</a:t>
+              <a:t>Case </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>tudies</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="412" name="Google Shape;412;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="410" name="Google Shape;410;g1ab8302fdf9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8003750" y="2191506"/>
             <a:ext cx="1050201" cy="879741"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="411" name="Google Shape;411;g1ab8302fdf9_0_2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5866450" y="1117500"/>
             <a:ext cx="3230700" cy="3034800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -27693,105 +27664,105 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="414" name="Google Shape;414;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="412" name="Google Shape;412;g1ab8302fdf9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8003750" y="3185936"/>
             <a:ext cx="1050199" cy="879739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="415" name="Google Shape;415;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="413" name="Google Shape;413;g1ab8302fdf9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="25289" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8003750" y="1197075"/>
             <a:ext cx="1050197" cy="879741"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="414" name="Google Shape;414;g1ab8302fdf9_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177675" y="3461646"/>
             <a:ext cx="5154600" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -27815,51 +27786,51 @@
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Summarise: Do you think this was fair or not? How does this make you feel about working for Uber? </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="415" name="Google Shape;415;g1ab8302fdf9_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177675" y="1303625"/>
             <a:ext cx="5154600" cy="2016300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -27923,79 +27894,79 @@
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>You’ll be assigned a number (1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> or2</a:t>
+              <a:t> or 2</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>) linked to a specific case. Read the case and answer the questions on the worksheet.</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="416" name="Google Shape;416;g1ab8302fdf9_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="177675" y="4752500"/>
             <a:ext cx="2337300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28017,104 +27988,104 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 3:  Gig Economy Case Studies</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="419" name="Google Shape;419;g1ab8302fdf9_0_2"/>
+          <p:cNvPr id="417" name="Google Shape;417;g1ab8302fdf9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5909650" y="1154676"/>
             <a:ext cx="2094100" cy="2953404"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="423" name="Shape 423"/>
+        <p:cNvPr id="421" name="Shape 421"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g2610cc9d4a4_0_3"/>
+          <p:cNvPr id="422" name="Google Shape;422;g2610cc9d4a4_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -28132,51 +28103,51 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Plenary</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g2610cc9d4a4_0_3"/>
+          <p:cNvPr id="423" name="Google Shape;423;g2610cc9d4a4_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="429425" y="1236425"/>
             <a:ext cx="3080700" cy="1877700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28198,51 +28169,51 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the three most important messages that you’ll take away from this lesson?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;g2610cc9d4a4_0_3"/>
+          <p:cNvPr id="424" name="Google Shape;424;g2610cc9d4a4_0_3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="506875" y="2209100"/>
             <a:ext cx="4553400" cy="1354500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28335,110 +28306,110 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>No hesitating, repeating or long pauses.</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="427" name="Google Shape;427;g2610cc9d4a4_0_3"/>
+          <p:cNvPr id="425" name="Google Shape;425;g2610cc9d4a4_0_3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15318" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5154025" y="1511000"/>
             <a:ext cx="3248350" cy="2750701"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="431" name="Shape 431"/>
+        <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;g238e953b10b_1_8"/>
+          <p:cNvPr id="430" name="Google Shape;430;g238e953b10b_1_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="439450" y="978750"/>
             <a:ext cx="6212100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28451,51 +28422,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;g238e953b10b_1_8"/>
+          <p:cNvPr id="431" name="Google Shape;431;g238e953b10b_1_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="629075"/>
             <a:ext cx="7945200" cy="492600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -28517,51 +28488,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>By the end of the session, I will be able to:</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;g238e953b10b_1_8"/>
+          <p:cNvPr id="432" name="Google Shape;432;g238e953b10b_1_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="488175" y="1431375"/>
             <a:ext cx="7945200" cy="2697300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -28774,387 +28745,399 @@
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="438" name="Shape 438"/>
+        <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;g1b91bc32abb_1_41"/>
+          <p:cNvPr id="437" name="Google Shape;437;g1b91bc32abb_1_41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="524525" y="499700"/>
-            <a:ext cx="8065800" cy="3129900"/>
+            <a:ext cx="8065800" cy="3530100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Key Takeaways</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:t>Key </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="3000">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>points from today</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Many gig economy companies label workers as independent contractors to reduce costs and increase profits.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>These companies often present themselves as tech firms, not employers.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Courts may assess the actual worker-company relationship, not just the contract.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>If a worker can be easily replaced, they may not be seen as a worker and won’t have certain rights.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-336550" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1600"/>
+              <a:buSzPts val="1700"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This is the key difference between the Deliveroo and Stuart Delivery cases.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="441" name="Shape 441"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g2fe8c3464c1_0_18"/>
+          <p:cNvPr id="442" name="Google Shape;442;g2fe8c3464c1_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="379375" y="253750"/>
             <a:ext cx="7731600" cy="1077300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -29202,67 +29185,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>Homework / Extension</a:t>
+              <a:t>Homework / </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>xtension</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g2fe8c3464c1_0_18"/>
+          <p:cNvPr id="443" name="Google Shape;443;g2fe8c3464c1_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6030100" y="2003250"/>
             <a:ext cx="2922000" cy="1650000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -29332,51 +29339,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Use the worksheet to work out the net income of an Uber driver working different hours in a week</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g2fe8c3464c1_0_18"/>
+          <p:cNvPr id="444" name="Google Shape;444;g2fe8c3464c1_0_18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="294475" y="4675625"/>
             <a:ext cx="5315700" cy="354000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -29388,67 +29395,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Resource 4 - Budgeting as an Uber Driver </a:t>
+              <a:t>Resource 4 - Budgeting as an Uber </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>river </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="447" name="Google Shape;447;g2fe8c3464c1_0_18" title="module_4_session_4_resource_4_homework.png"/>
+          <p:cNvPr id="445" name="Google Shape;445;g2fe8c3464c1_0_18" title="module_4_session_4_resource_4_homework.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="873825" y="1359488"/>
             <a:ext cx="4156992" cy="2937537"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
@@ -29456,65 +29487,65 @@
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="451" name="Shape 451"/>
+        <p:cNvPr id="449" name="Shape 449"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;p24"/>
+          <p:cNvPr id="450" name="Google Shape;450;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="999213"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -29536,51 +29567,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;p24"/>
+          <p:cNvPr id="451" name="Google Shape;451;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -29621,65 +29652,65 @@
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="457" name="Shape 457"/>
+        <p:cNvPr id="455" name="Shape 455"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g26dc8f22162_0_38"/>
+          <p:cNvPr id="456" name="Google Shape;456;g26dc8f22162_0_38"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177825" y="1336453"/>
             <a:ext cx="2846400" cy="1455900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -29698,51 +29729,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g26dc8f22162_0_38"/>
+          <p:cNvPr id="457" name="Google Shape;457;g26dc8f22162_0_38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152000" y="3051350"/>
             <a:ext cx="8872200" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -29810,65 +29841,65 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g26dc8f22162_0_38"/>
+          <p:cNvPr id="458" name="Google Shape;458;g26dc8f22162_0_38"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164826" y="1336428"/>
             <a:ext cx="2846301" cy="1455957"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="461" name="Google Shape;461;g26dc8f22162_0_38"/>
+            <p:cNvPr id="459" name="Google Shape;459;g26dc8f22162_0_38"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -29887,51 +29918,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="462" name="Google Shape;462;g26dc8f22162_0_38"/>
+            <p:cNvPr id="460" name="Google Shape;460;g26dc8f22162_0_38"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4896416" y="1358600"/>
               <a:ext cx="1204200" cy="1288500"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -29973,65 +30004,65 @@
                   <a:hlinkClick r:id="rId3">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>Work</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;g26dc8f22162_0_38"/>
+          <p:cNvPr id="461" name="Google Shape;461;g26dc8f22162_0_38"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="152000" y="1336318"/>
             <a:ext cx="2846301" cy="1455957"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="464" name="Google Shape;464;g26dc8f22162_0_38"/>
+            <p:cNvPr id="462" name="Google Shape;462;g26dc8f22162_0_38"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -30050,51 +30081,51 @@
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="465" name="Google Shape;465;g26dc8f22162_0_38"/>
+            <p:cNvPr id="463" name="Google Shape;463;g26dc8f22162_0_38"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1284136" y="1648293"/>
               <a:ext cx="2032200" cy="575700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -30135,145 +30166,145 @@
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId4">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>Work</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="466" name="Google Shape;466;g26dc8f22162_0_38"/>
+            <p:cNvPr id="464" name="Google Shape;464;g26dc8f22162_0_38"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1499913"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="467" name="Google Shape;467;g26dc8f22162_0_38"/>
+          <p:cNvPr id="465" name="Google Shape;465;g26dc8f22162_0_38"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3316625" y="1588813"/>
             <a:ext cx="1390650" cy="733425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="FF8022"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="468" name="Google Shape;468;g26dc8f22162_0_38"/>
+          <p:cNvPr id="466" name="Google Shape;466;g26dc8f22162_0_38"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6317000" y="1588825"/>
             <a:ext cx="1390650" cy="733425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;g26dc8f22162_0_38"/>
+          <p:cNvPr id="467" name="Google Shape;467;g26dc8f22162_0_38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7757180" y="1502750"/>
             <a:ext cx="1176000" cy="895800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -30326,166 +30357,166 @@
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g26dc8f22162_0_38"/>
+          <p:cNvPr id="468" name="Google Shape;468;g26dc8f22162_0_38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>rights at work</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="472" name="Shape 472"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g24c7bf067e8_0_0"/>
+          <p:cNvPr id="473" name="Google Shape;473;g24c7bf067e8_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -30507,102 +30538,102 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Links to learn more!</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g24c7bf067e8_0_0"/>
+          <p:cNvPr id="474" name="Google Shape;474;g24c7bf067e8_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462425" y="1142575"/>
-            <a:ext cx="7875600" cy="2750700"/>
+            <a:ext cx="7875600" cy="3073800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Articles </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>to extend learning</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
@@ -30846,51 +30877,110 @@
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>PocketSkill</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>: a platform for young people to earn money for their passions</a:t>
+            </a:r>
+            <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
@@ -31643,60 +31733,69 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Stretch: </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>h</a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>How might this be similar to the work of a delivery driver?</a:t>
+              <a:t>ow might this be similar to the work of a delivery driver?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="80" name="Google Shape;80;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
@@ -31717,51 +31816,64 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Starter | Discussion</a:t>
+              <a:t>Starter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>: d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>iscussion</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="81" name="Google Shape;81;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -31883,102 +31995,102 @@
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Discussion with your partner: </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>How do musicians earn a living?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
@@ -32328,51 +32440,51 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Activity: on the table, tick each characteristic as either Gig Worker or Employee</a:t>
+              <a:t>Activity: on the table, tick each characteristic as either gig worker or employee</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="3300">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="97" name="Google Shape;97;g3894532029d_0_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1911913" y="2871150"/>
             <a:ext cx="2471100" cy="1398900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
@@ -32480,51 +32592,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Gig Worker ✅</a:t>
+              <a:t>Gig worker ✅</a:t>
             </a:r>
             <a:endParaRPr sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="99" name="Google Shape;99;g3894532029d_0_15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="252450" y="4717525"/>
             <a:ext cx="2540100" cy="276000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -32675,83 +32787,83 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="105" name="Google Shape;105;g3894532029d_0_10"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{81705C17-4219-4CE9-B905-4C9D23AACBE2}</a:tableStyleId>
+                <a:tableStyleId>{49064F2E-2413-47AE-8029-3E04E8AF9031}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="6179400"/>
                 <a:gridCol w="1347550"/>
                 <a:gridCol w="1617075"/>
               </a:tblGrid>
               <a:tr h="421675">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1100">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Working Characteristic</a:t>
+                        <a:t>Working characteristic</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1100">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -32859,51 +32971,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="115000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1100">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>Gig Worker</a:t>
+                        <a:t>Gig worker</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1100">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:schemeClr val="dk1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>