--- v2 (2026-08-19)
+++ v3 (2026-10-24)
@@ -209,282 +209,282 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId53" roundtripDataSignature="AMtx7mgZFo6C9tQtK/3aPYTiqPgsGGJ3Tw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId53" roundtripDataSignature="AMtx7mhW+jWBEbKGV0g3rkgn49h86GWsBQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{87910AC4-F5B4-4A0C-BF98-BC1399D6FFF1}">
-  <a:tblStyle styleId="{87910AC4-F5B4-4A0C-BF98-BC1399D6FFF1}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D46D94DF-A307-4588-9CD2-F87534F0458D}">
+  <a:tblStyle styleId="{D46D94DF-A307-4588-9CD2-F87534F0458D}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -558,193 +558,75 @@
     <a:lastCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
-  <a:tblStyle styleId="{8ADE1D2D-BE62-4D92-AB2E-36FA0C27AA43}" styleName="Table_1">
-[...116 lines deleted...]
-  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId53" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId53" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1069,243 +951,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1578,82 +1460,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="190" name="Google Shape;190;g2d41ceb03e9_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="200" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1677,258 +1577,310 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="202" name="Google Shape;202;g23009a846d12fc6_15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher delivery</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Class discussion. Students can mind-map ideas in their notebooks</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Prompt topics/key learning:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Up-front costs of device</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Monthly cost</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Costs can be spread</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What if it breaks?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>How often might someone need a new one?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What happens if someone loses their mobile </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>phone</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -1967,200 +1919,243 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="214" name="Google Shape;214;g2d41ceb03e9_0_34:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher delivery</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Students to copy the table into their books or print Resource 1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Additional literacy activity: summarise the definitions into fewer words</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Stretch discussion:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Can buy phones 2nd hand from e.g. Backmarket, CEX</a:t>
+              <a:t>Can buy phones second hand from e.g. Back Market, CeX</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Can purchase bolt-ons</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
@@ -2192,82 +2187,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="226" name="Google Shape;226;g1cb38281e4a_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Answers to previous slide</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="248" name="Shape 248"/>
         <p:cNvGrpSpPr/>
@@ -2292,390 +2305,470 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="250" name="Google Shape;250;g1cb38281e4a_0_49:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Why might some people choose to pay over an agreed period of time?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Paying for e.g. a new iPhone in one go is an expensive option for most people</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>What are the advantages and disadvantages of having a pay-as-you-go tariff?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Advantages: track your usage, cheaper</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Disadvantages: can run out of credit, doesn’t always include data, top-ups can get expensive if untracked/not budgeted</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>When are people likely to incur charges for data use?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Streaming video or music using data</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Playing games - in-app purchases</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>On holiday abroad</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>How important is it to have insurance?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>We take our phone everywhere</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Certain areas have higher rates of crime</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Expensive to replace - unlikely to have budgeted</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="256" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -2699,157 +2792,192 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="258" name="Google Shape;258;g23009a846d12fc6_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Discussion example:</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Purchasing e.g. a new iPhone can be very expensive if purchased in one go. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Paying monthly spreads the cost across e.g. 12, 18 or 24 months. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Key learning:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>There are many different smartphone options available, not all of them need to be expensive</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
@@ -2881,82 +3009,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="267" name="Google Shape;267;g1faff74f8be_0_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -2980,224 +3126,244 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="275" name="Google Shape;275;g23009a846d12fc6_36:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Prompt questions, ‘When buying a phone..’</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Does age matter?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Does a person’s job matter?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>What other </a:t>
-[...15 lines deleted...]
-              <a:t> ability to get a mobile phone contract?</a:t>
+              <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Delivery options: </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Assign profiles in pairs to students</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Start a role play in which the profiles ask to open a phone </a:t>
-[...7 lines deleted...]
-              <a:t> and are accepted or refused</a:t>
+              <a:t>Start a role play in which the profiles ask to open a phone contact and are accepted or refused</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3217,163 +3383,189 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="290" name="Google Shape;290;g25eaaf95b50_0_57:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Prompt questions, ‘When buying a phone..’</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Does age matter?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Does a person’s job matter?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -3413,163 +3605,189 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="300" name="Google Shape;300;g25eaaf95b50_0_73:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Prompt questions, ‘When buying a phone..’</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Does age matter?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Does a person’s job matter?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -3726,163 +3944,189 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="310" name="Google Shape;310;g25eaaf95b50_0_89:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Prompt questions, ‘When buying a phone..’</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Does age matter?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Does a person’s job matter?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -3962,56 +4206,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="341" name="Shape 341"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4035,139 +4283,172 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="343" name="Google Shape;343;g23009a846d12fc6_31:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Delivery instruction</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Key learning</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Contracts can appear complicated - it’s important to be informed about what you’re signing up to. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
@@ -4199,140 +4480,164 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="356" name="Google Shape;356;g1fb312b87e9_0_33:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Delivery instruction</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4356,140 +4661,164 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="367" name="Google Shape;367;g1fb312b87e9_0_21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Delivery instruction</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="376" name="Shape 376"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4513,140 +4842,164 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="378" name="Google Shape;378;g1fb312b87e9_0_9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Delivery instruction</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="387" name="Shape 387"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4670,82 +5023,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="389" name="Google Shape;389;g1fb312b87e9_0_79:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="400" name="Shape 400"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4809,56 +5180,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="424" name="Shape 424"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4882,92 +5257,113 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="426" name="Google Shape;426;g23009a846d12fc6_41:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Possible answers</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4998,174 +5394,212 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="435" name="Google Shape;435;g1fb312b87e9_0_91:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>10 minutes writing time suggested - in bullet points and fewer minutes to make activity more accessible. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Points to mention:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>If outside the EU, disable roaming costs or use an e-sim while travelling</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Model ‘advice’ sentence starts:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="○"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>In order to save money, you should…</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="○"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>One way to be smart about your phone contract is…</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
@@ -5314,637 +5748,715 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="442" name="Google Shape;442;g23009a846d12fc6_46:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Prompt questions</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Are there any other ways to reduce costs that you can think of?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What kind of websites can be used to shop around?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Encourage students to take notes here, to support their answer to the next task</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Other ways to reduce data: </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Use Wi-Fi whenever possible</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Connect to Wi-Fi networks at home, work, or public places.</a:t>
+              <a:t>: Connect to Wi-Fi networks at home, work or public places.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Set apps to update only on Wi-Fi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Disable automatic app updates on mobile data.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Turn off background data</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Restrict background data usage for non-essential apps.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Use data-saving modes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Enable data saver modes available in phone settings or browsers.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Limit streaming quality</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Reduce video and music streaming quality on apps like YouTube, Netflix, and Spotify.</a:t>
+              <a:t>: Reduce video and music streaming quality on apps like YouTube, Netflix and Spotify.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Disable auto-play for videos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Turn off auto-play for videos on social media platforms.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Download content for offline use</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>: Save videos, music, and maps for offline use instead of streaming.</a:t>
+              <a:t>: Save videos, music and maps for offline use instead of streaming.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Monitor data usage</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Track and limit data usage via your phone’s settings.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Block ads</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Use browsers with built-in ad blockers to reduce data-heavy ads.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Use lightweight apps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Opt for “lite” versions of popular apps</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
@@ -5972,320 +6484,371 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="459" name="Google Shape;459;g2762c0ef7c3_0_122:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Delivery instruction</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Encourage students to write down ideas and then share as a class.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Prompt questions</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Is WhatsApp a need or want? Could this be different for different people? </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>                 For example, somebody might need to contact their parent/carer via WhatsApp so it becomes a need, whereas for others it might be a want.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Consider how deciding needs vs wants could help to manage the costs when deciding what contract to sign up for. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Key learning</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Refer to objectives</a:t>
             </a:r>
@@ -6377,56 +6940,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="490" name="Shape 490"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -6835,91 +7402,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answered throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should make this clear when answering.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -7152,56 +7719,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7225,288 +7796,254 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;g23009a846d12fc6_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Teacher </a:t>
-            </a:r>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Encourage students to write down ideas and then share as a class.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>delivery</a:t>
+              <a:t>Prompt questions</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Encourage </a:t>
-            </a:r>
+              <a:t>Is WhatsApp a need or want? Could this be different for different people? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>students</a:t>
-[...151 lines deleted...]
-              <a:t> their mum/carer via WhatsApp so it becomes a need, whereas for others it might be a want.</a:t>
+              <a:t>For example, somebody might need to contact their mum/carer via WhatsApp so it becomes a need, whereas for others it might be a want.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
@@ -7531,274 +8068,294 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="172" name="Google Shape;172;g23009a846d12fc6_10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher delivery</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Consider asking students to draw a continuum/timeline in </a:t>
-[...17 lines deleted...]
-              <a:t> books to show how the different ways of communication have changed over time.</a:t>
+              <a:t>Consider asking students to draw a continuum/timeline in their books to show how the different ways of communication have changed over time.</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Key learning: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Human communication has changed massively over the past centuries/decades. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How would it feel to not be able to instant message other people?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if letters were the fastest way to hear from other people?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How would it feel if news only travelled by word of mouth? By newspaper? </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
@@ -7841,572 +8398,1154 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="181" name="Google Shape;181;g1cb38281e4a_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>1 bullet point per reader</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Source here: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Forbes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>  </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Key learning: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Human communication has changed massively over the past centuries/decades. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How would it feel to not be able to instant message other people?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if letters were the fastest way to hear from other people?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How would it feel if news only travelled by word of mouth? By newspaper? </a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...66 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Google Shape;7;g2fe13635dc2_0_5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2282" l="-4222" r="-3757" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Google Shape;8;g2fe13635dc2_0_5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Google Shape;30;g3f56e36984a_0_223"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;g2fe13635dc2_0_2"/>
+          <p:cNvPr id="32" name="Google Shape;32;g3f56e36984a_0_214"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Google Shape;33;g3f56e36984a_0_214"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Google Shape;34;g3f56e36984a_0_214"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;g3f56e36984a_0_218"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -8421,339 +9560,110 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Google Shape;8;g2fe13635dc2_0_2"/>
+          <p:cNvPr id="37" name="Google Shape;37;g3f56e36984a_0_218"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...110 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
   <p:cSld name="TITLE_ONLY_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
-        </a:solidFill>
-[...116 lines deleted...]
-          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39" name="Google Shape;39;g3f56e36984a_0_104"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3f56e36984a_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -8768,51 +9678,51 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
   <p:cSld name="TITLE_AND_BODY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="41" name="Google Shape;41;g3f56e36984a_0_106"/>
+          <p:cNvPr id="41" name="Google Shape;41;g3f56e36984a_0_227"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -8827,51 +9737,51 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
   <p:cSld name="SECTION_HEADER">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g3f56e36984a_0_108"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3f56e36984a_0_229"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388800" y="298800"/>
             <a:ext cx="6785400" cy="781500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -8893,310 +9803,310 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="44" name="Google Shape;44;g3f56e36984a_0_108"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3f56e36984a_0_229"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;g3f56e36984a_0_108"/>
+          <p:cNvPr id="45" name="Google Shape;45;g3f56e36984a_0_229"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8556784" y="4749851"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
@@ -9231,51 +10141,51 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
   <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="47" name="Google Shape;47;g3f56e36984a_0_112"/>
+          <p:cNvPr id="47" name="Google Shape;47;g3f56e36984a_0_233"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -9283,51 +10193,51 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
   <p:cSld name="TITLE_AND_TWO_COLUMNS">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="48" name="Shape 48"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g3f56e36984a_0_114"/>
+          <p:cNvPr id="49" name="Google Shape;49;g3f56e36984a_0_235"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -9342,51 +10252,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="50" name="Google Shape;50;g3f56e36984a_0_114"/>
+          <p:cNvPr id="50" name="Google Shape;50;g3f56e36984a_0_235"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -9433,51 +10343,51 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="52" name="Shape 52"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="Google Shape;53;g3f56e36984a_0_118"/>
+          <p:cNvPr id="53" name="Google Shape;53;g3f56e36984a_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -9492,51 +10402,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="54" name="Google Shape;54;g3f56e36984a_0_118"/>
+          <p:cNvPr id="54" name="Google Shape;54;g3f56e36984a_0_239"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -9654,283 +10564,350 @@
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;g33ca7e5db1d_0_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2900">
+              <a:defRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
-              <a:buNone/>
-              <a:defRPr>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
   <p:cSld name="TITLE_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="56" name="Google Shape;56;g3f56e36984a_0_121"/>
+          <p:cNvPr id="56" name="Google Shape;56;g3f56e36984a_0_242"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="222564"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="57" name="Google Shape;57;g3f56e36984a_0_121"/>
+          <p:cNvPr id="57" name="Google Shape;57;g3f56e36984a_0_242"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7184749" y="3227346"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -9956,51 +10933,51 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
   <p:cSld name="TITLE_ONLY_1_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="58" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="59" name="Google Shape;59;g3f56e36984a_0_124"/>
+          <p:cNvPr id="59" name="Google Shape;59;g3f56e36984a_0_245"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -10033,51 +11010,51 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
   <p:cSld name="Section slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="61" name="Shape 61"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;g3f56e36984a_0_127"/>
+          <p:cNvPr id="62" name="Google Shape;62;g3f56e36984a_0_248"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -10092,51 +11069,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="63" name="Google Shape;63;g3f56e36984a_0_127"/>
+          <p:cNvPr id="63" name="Google Shape;63;g3f56e36984a_0_248"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -10144,58 +11121,58 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
   <p:cSld name="Section slide 1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="64" name="Shape 64"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;g3f56e36984a_0_130"/>
+          <p:cNvPr id="65" name="Google Shape;65;g3f56e36984a_0_251"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="1373700"/>
+            <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10235,479 +11212,563 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
   <p:cSld name="Divider/pullout 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="66" name="Shape 66"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="67" name="Google Shape;67;g3f56e36984a_0_132"/>
+          <p:cNvPr id="67" name="Google Shape;67;g3f56e36984a_0_253"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="69" name="Shape 69"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="70" name="Google Shape;70;g3f56e36984a_0_214"/>
+          <p:cNvPr id="70" name="Google Shape;70;g3f56e36984a_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="71" name="Shape 71"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;g3f56e36984a_0_93"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="71" name="Google Shape;71;g3f56e36984a_0_214"/>
+          <p:cNvPr id="73" name="Google Shape;73;g3f56e36984a_0_93"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="302950"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="72" name="Google Shape;72;g3f56e36984a_0_214"/>
+          <p:cNvPr id="74" name="Google Shape;74;g3f56e36984a_0_93"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvPr id="75" name="Shape 75"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="74" name="Google Shape;74;g3f56e36984a_0_218"/>
+          <p:cNvPr id="76" name="Google Shape;76;g3f56e36984a_0_97"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -10722,886 +11783,861 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="75" name="Google Shape;75;g3f56e36984a_0_218"/>
+          <p:cNvPr id="77" name="Google Shape;77;g3f56e36984a_0_97"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
   <p:cSld name="TITLE_ONLY_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
-        </a:solidFill>
-[...57 lines deleted...]
-          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="78" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="79" name="Google Shape;79;g3f56e36984a_0_223"/>
+          <p:cNvPr id="79" name="Google Shape;79;g3f56e36984a_0_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;g2fe13635dc2_0_9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="1015500"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...36 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
-  <p:cSld name="TITLE_AND_BODY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="80" name="Shape 80"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="81" name="Google Shape;81;g3f56e36984a_0_225"/>
+          <p:cNvPr id="81" name="Google Shape;81;g3f56e36984a_0_102"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
-  <p:cSld name="TITLE_AND_BODY_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0543B3"/>
+          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="82" name="Shape 82"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="83" name="Google Shape;83;g3f56e36984a_0_227"/>
+          <p:cNvPr id="83" name="Google Shape;83;g3f56e36984a_0_104"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="262A33"/>
+          <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="84" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...64 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="86" name="Google Shape;86;g3f56e36984a_0_229"/>
-[...337 lines deleted...]
-          <p:cNvPr id="89" name="Google Shape;89;g3f56e36984a_0_233"/>
+          <p:cNvPr id="85" name="Google Shape;85;g3f56e36984a_0_106"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f56e36984a_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="88" name="Google Shape;88;g3f56e36984a_0_108"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3f56e36984a_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3f56e36984a_0_112"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="92" name="Shape 92"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g3f56e36984a_0_235"/>
+          <p:cNvPr id="93" name="Google Shape;93;g3f56e36984a_0_114"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11616,142 +12652,142 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="92" name="Google Shape;92;g3f56e36984a_0_235"/>
+          <p:cNvPr id="94" name="Google Shape;94;g3f56e36984a_0_114"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
   <p:cSld name="Divider slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g3f56e36984a_0_239"/>
+          <p:cNvPr id="97" name="Google Shape;97;g3f56e36984a_0_118"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11766,381 +12802,259 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="96" name="Google Shape;96;g3f56e36984a_0_239"/>
+          <p:cNvPr id="98" name="Google Shape;98;g3f56e36984a_0_118"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
   <p:cSld name="TITLE_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="99" name="Shape 99"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="98" name="Google Shape;98;g3f56e36984a_0_242"/>
+          <p:cNvPr id="100" name="Google Shape;100;g3f56e36984a_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="222564"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="99" name="Google Shape;99;g3f56e36984a_0_242"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3f56e36984a_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7184749" y="3227346"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
   <p:cSld name="TITLE_ONLY_1_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="102" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="101" name="Google Shape;101;g3f56e36984a_0_245"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3f56e36984a_0_124"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...88 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;g3f56e36984a_0_248"/>
+          <p:cNvPr id="16" name="Google Shape;16;g2d41ceb03e9_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12153,269 +13067,346 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="105" name="Shape 105"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3f56e36984a_0_127"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="105" name="Google Shape;105;g3f56e36984a_0_248"/>
+          <p:cNvPr id="107" name="Google Shape;107;g3f56e36984a_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...82 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
   <p:cSld name="Divider/pullout 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="108" name="Shape 108"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="109" name="Google Shape;109;g3f56e36984a_0_253"/>
+          <p:cNvPr id="109" name="Google Shape;109;g3f56e36984a_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="18" name="Shape 18"/>
+        <p:cNvPr id="17" name="Shape 17"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;g2fe13635dc2_0_2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2fe13635dc2_0_9"/>
+          <p:cNvPr id="19" name="Google Shape;19;g2fe13635dc2_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8069450" y="4311925"/>
-            <a:ext cx="835000" cy="650200"/>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
   <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
@@ -12586,435 +13577,118 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
   <p:cSld name="Divider slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...277 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="29" name="Google Shape;29;g3f56e36984a_0_93"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3f56e36984a_0_225"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="426625" y="302950"/>
-[...27 lines deleted...]
-            <a:ext cx="2039601" cy="1978026"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...9 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13038,701 +13712,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -13777,701 +14451,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -14516,849 +15190,849 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge-news.co.uk/news/cost-of-living/martin-lewis-tells-14-million-31239799" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/cheap-mobile-finder/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge-news.co.uk/news/cost-of-living/martin-lewis-tells-14-million-31239799" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/cheap-mobile-finder/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="113" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15395,115 +16069,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>How to </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" sz="4800">
+              <a:t>How to manage </a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="4800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>financial risk</a:t>
-[...11 lines deleted...]
-              <a:t> </a:t>
+              <a:t>financial risk </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="115" name="Google Shape;115;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4529800"/>
             <a:ext cx="6681300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -15525,75 +16175,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This session is aimed at Year 9 and</a:t>
-[...23 lines deleted...]
-              <a:t> for KS4 and KS5</a:t>
+              <a:t>This session is aimed at Year 9 and is also appropriate for KS4 and KS5</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="116" name="Google Shape;116;p1" title="noun-crowdfunding-16247.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14296" l="0" r="0" t="0"/>
           <a:stretch/>
@@ -15621,85 +16247,83 @@
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="192" name="Google Shape;192;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7943050" y="1203875"/>
             <a:ext cx="855925" cy="855925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="193" name="Google Shape;193;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5812850" y="2243300"/>
             <a:ext cx="1470700" cy="1470700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="194" name="Google Shape;194;g2d41ceb03e9_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -15716,359 +16340,380 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The evolution of communication</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2900">
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="1" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Today</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="1" sz="2900">
+            <a:endParaRPr b="1" i="1" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="195" name="Google Shape;195;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6195713" y="3638850"/>
             <a:ext cx="704975" cy="704975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="196" name="Google Shape;196;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="2957" l="27500" r="28451" t="4621"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7970887" y="2188602"/>
             <a:ext cx="649298" cy="766299"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="197" name="Google Shape;197;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7802562" y="2970125"/>
             <a:ext cx="985951" cy="1072399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="198" name="Google Shape;198;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6012000" y="1203875"/>
             <a:ext cx="1072401" cy="1072401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="199" name="Google Shape;199;g2d41ceb03e9_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="40975" y="1459925"/>
             <a:ext cx="5850000" cy="3157500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-352425" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-352425" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1950"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1950">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1950" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Digital communication now dominates, in business and everyday life. </a:t>
             </a:r>
-            <a:endParaRPr sz="1950">
+            <a:endParaRPr b="0" i="0" sz="1950" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-352425" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-352425" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1950"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1950">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1950" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Handwritten letters are rare, emails are standard, and video calls have largely replaced phone calls in the workplace. </a:t>
             </a:r>
-            <a:endParaRPr sz="1950">
+            <a:endParaRPr b="0" i="0" sz="1950" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-352425" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-352425" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="1950"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1950">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1950" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Social media platforms like TikTok, X, WhatsApp and Instagram play a key role in professional and personal communication.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1950">
+              <a:t>Social media platforms like TikTok, X, WhatsApp and Instagram play a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>large</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1950" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> role in professional and personal communication.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1950" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="203" name="Shape 203"/>
@@ -16189,316 +16834,336 @@
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="8707" l="25534" r="25382" t="8050"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="807375" y="1113375"/>
             <a:ext cx="882175" cy="1496115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="207" name="Google Shape;207;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3585300" y="3722688"/>
             <a:ext cx="1391075" cy="1391075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="208" name="Google Shape;208;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="605475" y="2609500"/>
             <a:ext cx="1580575" cy="1580575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="209" name="Google Shape;209;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6179250" y="3498600"/>
             <a:ext cx="1496125" cy="1496125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="210" name="Google Shape;210;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6960351" y="1256025"/>
             <a:ext cx="1756300" cy="1756300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="211" name="Google Shape;211;g23009a846d12fc6_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2818250" y="1359625"/>
             <a:ext cx="3542100" cy="2139000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2200">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discussion: </a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2200">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>financial</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>costs</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> associated with mobile phones?</a:t>
             </a:r>
-            <a:endParaRPr sz="2200">
+            <a:endParaRPr b="0" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="215" name="Shape 215"/>
@@ -16526,597 +17191,679 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>insurance</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="217" name="Google Shape;217;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2130475" y="4316050"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>data</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="218" name="Google Shape;218;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4070275" y="4316050"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>tariff</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="219" name="Google Shape;219;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6092225" y="4316050"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>device</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="220" name="Google Shape;220;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2900"/>
               <a:t>How much does it cost to have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr sz="2900"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000"/>
               <a:t>Copy the table and match the definitions with the keywords below</a:t>
             </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="221" name="Google Shape;221;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="88350" y="4804800"/>
             <a:ext cx="6687600" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Resource 1 | Mobile phone cost breakdown</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1000">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="222" name="Google Shape;222;g2d41ceb03e9_0_34"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="88338" y="1156150"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{8ADE1D2D-BE62-4D92-AB2E-36FA0C27AA43}</a:tableStyleId>
+                <a:tableStyleId>{D46D94DF-A307-4588-9CD2-F87534F0458D}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1651175"/>
                 <a:gridCol w="5726625"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB" sz="1200">
+                        <a:rPr b="1" lang="en-GB" sz="1200" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Keyword </a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="1200">
+                      <a:endParaRPr b="1" sz="1200" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1200"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB" sz="1200">
+                        <a:rPr b="1" lang="en-GB" sz="1200" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Definition </a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="1200">
+                      <a:endParaRPr b="1" sz="1200" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="548600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1500"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1500">
+                        <a:rPr lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This cost can be paid  in one go or over an agreed period of time.</a:t>
+                        <a:t>This cost can be paid in one go or over an agreed period of time.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1500">
+                      <a:endParaRPr sz="1500" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -17129,124 +17876,140 @@
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="548600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1500"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1500">
+                        <a:rPr lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This charge is based on the number of calls and texts used. It can be charged monthly, or paid as </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB" sz="1500">
+                        <a:rPr b="1" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>pay-as-you-go/top-up</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="1500">
+                      <a:endParaRPr b="1" sz="1500" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -17259,112 +18022,128 @@
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="548600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1500"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1500">
+                        <a:rPr lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This charge is for the amount of internet used. It is measured in GB (gigabytes).</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1500">
+                      <a:endParaRPr sz="1500" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -17377,112 +18156,128 @@
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="731500">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnR>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1500"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1500">
+                        <a:rPr lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This cost allows the phone to be replaced if it is lost, stolen or damaged.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1500">
+                      <a:endParaRPr sz="1500" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -17524,75 +18319,87 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7598400" y="1177700"/>
             <a:ext cx="1434300" cy="2751900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch: What deals or bargains might phone companies offer?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="2000">
+              <a:t>STRETCH | what deals or bargains might phone companies offer?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -17641,188 +18448,236 @@
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd fmla="val -56623" name="adj1"/>
               <a:gd fmla="val 41569" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="230" name="Google Shape;230;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="108525" y="2782400"/>
             <a:ext cx="3361800" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd fmla="val 57735" name="adj1"/>
               <a:gd fmla="val 2528" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="231" name="Google Shape;231;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5526925" y="1450925"/>
             <a:ext cx="3540900" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This charge is for the amount of internet used. It is measured in GB (gigabytes).</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="232" name="Google Shape;232;g1cb38281e4a_0_24"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="61450" y="1450925"/>
             <a:ext cx="3408875" cy="1043725"/>
             <a:chOff x="61450" y="1450925"/>
             <a:chExt cx="3408875" cy="1043725"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -17840,611 +18695,738 @@
             <a:prstGeom prst="wedgeRectCallout">
               <a:avLst>
                 <a:gd fmla="val 61224" name="adj1"/>
                 <a:gd fmla="val 42203" name="adj2"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt2"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="234" name="Google Shape;234;g1cb38281e4a_0_24"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="108525" y="1571250"/>
               <a:ext cx="3361800" cy="923400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1600">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>This cost </a:t>
+                <a:t>This cost can be paid in one go or over an agreed period of time.</a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr sz="1600">
+              <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1600"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1600">
+              <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="235" name="Google Shape;235;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="184725" y="2773700"/>
             <a:ext cx="3361800" cy="1416000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This charge is based on the number of calls and texts used. It can be charged monthly, or paid as pay-as-you-go/top-up</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="236" name="Google Shape;236;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5652600" y="2697500"/>
             <a:ext cx="3361800" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd fmla="val -56623" name="adj1"/>
               <a:gd fmla="val 41569" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="237" name="Google Shape;237;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5694075" y="2697500"/>
             <a:ext cx="3361800" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This cost allows the phone to be replaced if it is lost, stolen or damaged.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="238" name="Google Shape;238;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7211725" y="2034450"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>data</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="239" name="Google Shape;239;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2230550" y="3729500"/>
             <a:ext cx="1239900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>tariff</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="240" name="Google Shape;240;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7234500" y="3407000"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>insurance</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="241" name="Google Shape;241;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1641875" y="2160425"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>device</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="242" name="Google Shape;242;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -18506,316 +19488,389 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>insurance</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="244" name="Google Shape;244;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2130475" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>data</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="245" name="Google Shape;245;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4070275" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>tariff</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="246" name="Google Shape;246;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6092225" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>device</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="247" name="Google Shape;247;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1031250"/>
             <a:ext cx="6138900" cy="335700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discussion: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Match the cost to its definition underneath</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -19040,393 +20095,465 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="252" name="Google Shape;252;g1cb38281e4a_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="570525" y="1500925"/>
             <a:ext cx="3844500" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="253" name="Google Shape;253;g1cb38281e4a_0_49"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="215200" y="1160425"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{8ADE1D2D-BE62-4D92-AB2E-36FA0C27AA43}</a:tableStyleId>
+                <a:tableStyleId>{D46D94DF-A307-4588-9CD2-F87534F0458D}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1541400"/>
                 <a:gridCol w="3779225"/>
                 <a:gridCol w="3059475"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Keyword </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Definition </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Discussion </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="665250">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Device</a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This cost can be paid  in one go or over an agreed period of time.</a:t>
+                        <a:t>This cost can be paid in one go or over an agreed period of time.</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Why might some people choose to pay over an agreed period of time?</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="822925">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Tariff </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
@@ -19434,108 +20561,92 @@
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This charge is based on the number of calls and texts used. It can be charged monthly, or paid as </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>pa</a:t>
+                        <a:t>pay-as-you-go/top-up</a:t>
                       </a:r>
-                      <a:r>
-[...23 lines deleted...]
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -19546,96 +20657,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>What are the advantages and </a:t>
+                        <a:t>What are the advantages and disadvantages of having a pay-as-you-go tariff?</a:t>
                       </a:r>
-                      <a:r>
-[...23 lines deleted...]
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -19648,72 +20743,80 @@
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="609575">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Data </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -19724,72 +20827,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This charge is for the amount of internet used. It is measured in GB (gigabytes).</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -19800,72 +20911,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>When are people likely to incur charges for data use?</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -19878,72 +20997,80 @@
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="609575">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Insurance </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -19954,72 +21081,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This cost allows the phone to be replaced if it is lost, stolen or damaged.</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -20030,72 +21165,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>How important is it to have insurance?</a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -20131,87 +21274,87 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="254" name="Google Shape;254;g1cb38281e4a_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="215188" y="4453750"/>
             <a:ext cx="4347000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch: </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr>
+              <a:t>STRETCH | what is a mobile phone contract?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="255" name="Google Shape;255;g1cb38281e4a_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -20284,245 +21427,349 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="260" name="Google Shape;260;g23009a846d12fc6_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251975" y="1202000"/>
             <a:ext cx="5318700" cy="2955300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Having a mobile phone is expensive.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Some popular smartphones can cost over £1,000. </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>If someone chooses to pay this monthly, it is considered a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>credit agreement</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>To cover the cost of your phone, the provider (like EE, O2) lets you pay it back in monthly instalments</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" sz="1800">
+              <a:t>To cover the cost of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> phone, the provider (like EE, O2) lets you pay it back in monthly instalments</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="261" name="Google Shape;261;g23009a846d12fc6_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -20538,195 +21785,215 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Who can</a:t>
-[...8 lines deleted...]
-              <a:t> have a mobile phone?</a:t>
+              <a:t>Who can have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="262" name="Google Shape;262;g23009a846d12fc6_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6435047" y="1502900"/>
             <a:ext cx="2061976" cy="2630700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="263" name="Google Shape;263;g23009a846d12fc6_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4133600"/>
             <a:ext cx="3405600" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who can have a mobile phone contract?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="264" name="Google Shape;264;g23009a846d12fc6_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3511950" y="4348850"/>
             <a:ext cx="531300" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="bentArrow">
             <a:avLst>
               <a:gd fmla="val 25000" name="adj1"/>
               <a:gd fmla="val 25000" name="adj2"/>
               <a:gd fmla="val 25000" name="adj3"/>
               <a:gd fmla="val 43750" name="adj4"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="268" name="Shape 268"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -20736,446 +22003,495 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="269" name="Google Shape;269;g1faff74f8be_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="222425" y="1322025"/>
             <a:ext cx="6045900" cy="2618100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To have a mobile phone contract, a person needs:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To be able to afford the monthly bill</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To be over the age of 18</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Have proof of identification</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Have two proofs of address (utility bills, rental contracts etc.) which must show both someone’s name </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>and</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> address</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Have an active bank account in order to set up a direct debit</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="270" name="Google Shape;270;g1faff74f8be_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6420750" y="1447075"/>
             <a:ext cx="2790050" cy="2790050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="271" name="Google Shape;271;g1faff74f8be_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="220950" y="3973525"/>
             <a:ext cx="6103500" cy="615900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1500">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This is why parents/carers are usually the people who pay for and are ultimately responsible for young people’s phones</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1500">
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="272" name="Google Shape;272;g1faff74f8be_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -21336,593 +22652,711 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="458000" y="1763750"/>
             <a:ext cx="2439600" cy="3311700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="278" name="Google Shape;278;g23009a846d12fc6_36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6052250" y="1763750"/>
             <a:ext cx="2439600" cy="3311700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="279" name="Google Shape;279;g23009a846d12fc6_36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3226125" y="1763750"/>
             <a:ext cx="2439600" cy="3311700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="280" name="Google Shape;280;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="281" name="Google Shape;281;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="580300" y="3520850"/>
             <a:ext cx="2259300" cy="1200600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan is about to turn </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>17</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has just got his </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>first job.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="282" name="Google Shape;282;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3273475" y="3413150"/>
             <a:ext cx="2439600" cy="1662300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Emily</a:t>
-[...11 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:t>Emily is a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>20-year-old</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>student</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has had a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>part-time job</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> as a babysitter for a </a:t>
-[...20 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:t> as a babysitter for a neighbour for the last </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>three years</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="283" name="Google Shape;283;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6139350" y="3628550"/>
             <a:ext cx="2389200" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Angelie</a:t>
-[...11 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:t>Angelie is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>19 years old</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>  and </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>works</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> as an apprentice </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>plumber</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="284" name="Google Shape;284;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="19595" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3838100" y="1982049"/>
             <a:ext cx="1111850" cy="1378000"/>
@@ -22013,51 +23447,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who can have a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
@@ -22092,198 +23526,254 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="458000" y="1916150"/>
             <a:ext cx="2439600" cy="3113400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="293" name="Google Shape;293;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="294" name="Google Shape;294;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="580300" y="3673250"/>
             <a:ext cx="2259300" cy="1015800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan is about to turn </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>17</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has just got his </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>first job.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="295" name="Google Shape;295;g25eaaf95b50_0_57"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037425" y="2071999"/>
             <a:ext cx="1280725" cy="1502925"/>
@@ -22300,123 +23790,148 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="296" name="Google Shape;296;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2973800" y="2246375"/>
             <a:ext cx="6045900" cy="1231500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="6AA84F"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan is unable to get a mobile phone contract as he is 17</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="297" name="Google Shape;297;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -22574,234 +24089,302 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="458000" y="1916150"/>
             <a:ext cx="2439600" cy="3165900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="303" name="Google Shape;303;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="304" name="Google Shape;304;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="530275" y="3565550"/>
             <a:ext cx="2439600" cy="1339200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1500">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Emily is a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>20-year-old</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>student</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has had a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>part-time job</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> as a babysitter for a neighbour for the last </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>three years</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1500">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1500">
+            <a:endParaRPr b="0" i="0" sz="1500" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="305" name="Google Shape;305;g25eaaf95b50_0_73"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="19595" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094900" y="2134449"/>
             <a:ext cx="1111850" cy="1378000"/>
@@ -22880,277 +24463,293 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="307" name="Google Shape;307;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2969875" y="2170175"/>
             <a:ext cx="6045900" cy="1508400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="6AA84F"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Emily </a:t>
-[...14 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:t>Emily is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>old enough</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> to get a mobile phone contract</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="6AA84F"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Emily has </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>some</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> income from her </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>part-time job</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> but this may be </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>low</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>unreliable</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800" u="sng">
+            <a:endParaRPr b="1" i="0" sz="1800" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -23267,75 +24866,51 @@
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>What is F</a:t>
-[...23 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>What is FLIC?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="122" name="Google Shape;122;g3f531ec2829_0_47"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462400" y="1418175"/>
             <a:ext cx="7527300" cy="2745900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -23348,87 +24923,87 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FT FLIC</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light"/>
                 <a:ea typeface="Lato Light"/>
                 <a:cs typeface="Lato Light"/>
                 <a:sym typeface="Lato Light"/>
               </a:rPr>
               <a:t> (Financial Times Financial Literacy and Inclusion Campaign) is an independent charity focused on building the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>financial knowledge and skills</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Light"/>
                 <a:ea typeface="Lato Light"/>
                 <a:cs typeface="Lato Light"/>
                 <a:sym typeface="Lato Light"/>
               </a:rPr>
               <a:t> of everyone in the UK, especially the people who don’t usually come across this information. </a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Light"/>
               <a:ea typeface="Lato Light"/>
               <a:cs typeface="Lato Light"/>
               <a:sym typeface="Lato Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
@@ -23463,216 +25038,278 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="458000" y="1916150"/>
             <a:ext cx="2439600" cy="3155400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="313" name="Google Shape;313;g25eaaf95b50_0_89"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="576750" y="3780950"/>
             <a:ext cx="2256300" cy="1354500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1900">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Angelie is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>19 years old</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>  and </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1900" u="sng">
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>works</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> as an apprentice </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>plumber</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="314" name="Google Shape;314;g25eaaf95b50_0_89"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="315" name="Google Shape;315;g25eaaf95b50_0_89"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="11614" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1207850" y="2066024"/>
             <a:ext cx="1111850" cy="1514842"/>
@@ -23689,157 +25326,185 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="316" name="Google Shape;316;g25eaaf95b50_0_89"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2965950" y="2246375"/>
             <a:ext cx="6045900" cy="1508400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="6AA84F"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Angelie is old enough to get a mobile phone</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="6AA84F"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Angelie has a job and may be able to seek an affordable contract</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="317" name="Google Shape;317;g25eaaf95b50_0_89"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -23991,630 +25656,736 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="322" name="Google Shape;322;g3f56e36984a_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="323" name="Google Shape;323;g3f56e36984a_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+              <a:t> To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="324" name="Google Shape;324;g3f56e36984a_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="325" name="Google Shape;325;g3f56e36984a_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="326" name="Google Shape;326;g3f56e36984a_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="327" name="Google Shape;327;g3f56e36984a_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="328" name="Google Shape;328;g3f56e36984a_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="329" name="Google Shape;329;g3f56e36984a_0_137"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="330" name="Google Shape;330;g3f56e36984a_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="331" name="Google Shape;331;g3f56e36984a_0_137"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Compare different mobile phone contracts</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="332" name="Google Shape;332;g3f56e36984a_0_137"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -24631,270 +26402,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="334" name="Google Shape;334;g3f56e36984a_0_137"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="335" name="Google Shape;335;g3f56e36984a_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="336" name="Google Shape;336;g3f56e36984a_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Suggest strategies to manage mobile phone costs</a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="337" name="Google Shape;337;g3f56e36984a_0_137" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -24933,118 +26758,137 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="340" name="Google Shape;340;g3f56e36984a_0_137"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -25069,687 +26913,783 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="2051950"/>
             <a:ext cx="2765400" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited data, calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Roam freely in the EU only, up to 25GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>36 month device plan</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
                   <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>£15.99 for the device and £25.00 tariff</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
                   <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Total cost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t> | £45.99 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="700">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="346" name="Google Shape;346;g23009a846d12fc6_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3189300" y="2051950"/>
             <a:ext cx="2765400" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>150GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Roam at no extra cost in 75 destinations worldwide, including the EU, US and Australia</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>36 month device plan</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>£22</a:t>
-[...49 lines deleted...]
-            <a:endParaRPr>
+              <a:t>£22.99 for the device and £30.99 tariff</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Total cost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> | £53.98 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="500">
+            <a:endParaRPr b="0" i="0" sz="500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="347" name="Google Shape;347;g23009a846d12fc6_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -25808,196 +27748,220 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1706625"/>
             <a:ext cx="2765400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 1 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="349" name="Google Shape;349;g23009a846d12fc6_31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3189300" y="1706625"/>
             <a:ext cx="2765400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 2 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="350" name="Google Shape;350;g23009a846d12fc6_31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6136350" y="1706625"/>
             <a:ext cx="2765400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 3 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="351" name="Google Shape;351;g23009a846d12fc6_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1101500"/>
             <a:ext cx="8685000" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -26010,428 +27974,492 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Which contract is the best option and why?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="352" name="Google Shape;352;g23009a846d12fc6_31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7874325" y="4370225"/>
             <a:ext cx="1207500" cy="627000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="353" name="Google Shape;353;g23009a846d12fc6_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6161850" y="2051950"/>
             <a:ext cx="2739900" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>150GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>24 month contract</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£22.00 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Sim only </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Device </a:t>
-[...25 lines deleted...]
-            <a:endParaRPr b="1">
+              <a:t>Device purchased separately £1,099</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
+            <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="357" name="Shape 357"/>
@@ -26455,260 +28483,324 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1670950"/>
             <a:ext cx="2816400" cy="2234400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited data, calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Roam freely in the EU, up to 25GB.</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>36 month device plan</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£55.99 | £22.99 device and £33.00 tariff</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="700">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="359" name="Google Shape;359;g1fb312b87e9_0_33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -26767,363 +28859,384 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1325625"/>
             <a:ext cx="2816400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 1 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="361" name="Google Shape;361;g1fb312b87e9_0_33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261500" y="1670950"/>
             <a:ext cx="5389800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Pros</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="362" name="Google Shape;362;g1fb312b87e9_0_33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3325225" y="2740450"/>
             <a:ext cx="5389800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cons</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="CC0000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="363" name="Google Shape;363;g1fb312b87e9_0_33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261500" y="1990650"/>
             <a:ext cx="5389800" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>All usage costs are included in the tariff</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Some data included when travelling</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="364" name="Google Shape;364;g1fb312b87e9_0_33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3394200" y="3098850"/>
             <a:ext cx="5389800" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Some people might feel 36 months is a long time to be signed up to a contract</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr sz="1800">
+              <a:t>Some people might feel 36 months is a long time to be signed up to a contract </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -27321,269 +29434,333 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="216000" y="1670400"/>
             <a:ext cx="2816400" cy="2235600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>150GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Roam at no extra cost in 75 destinations worldwide, including the EU, US and Australia.</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>36 month device plan</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£53.98 | £22.99 device and £30.99 tariff</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="500">
+            <a:endParaRPr b="0" i="0" sz="500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="370" name="Google Shape;370;g1fb312b87e9_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -27638,388 +29815,410 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="371" name="Google Shape;371;g1fb312b87e9_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261500" y="1670950"/>
             <a:ext cx="5389800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Pros</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="372" name="Google Shape;372;g1fb312b87e9_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3325225" y="2740450"/>
             <a:ext cx="5389800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cons</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="CC0000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="373" name="Google Shape;373;g1fb312b87e9_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261500" y="1990650"/>
             <a:ext cx="5389800" cy="1015800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>There are no extra costs for data usage when travelling </a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="374" name="Google Shape;374;g1fb312b87e9_0_21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3394200" y="3098850"/>
             <a:ext cx="5389800" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Data usage is capped</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr sz="1800">
+              <a:t>Data usage is capped </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="375" name="Google Shape;375;g1fb312b87e9_0_21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1325625"/>
             <a:ext cx="2816400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 2 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -28279,664 +30478,750 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="216000" y="1670400"/>
             <a:ext cx="2816400" cy="2234400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>150GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>24 month contract</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£22.00 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Sim only </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Device purchased separately £1,099</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
+            <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="382" name="Google Shape;382;g1fb312b87e9_0_9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261500" y="1670950"/>
             <a:ext cx="5389800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="6AA84F"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Pros</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="6AA84F"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="383" name="Google Shape;383;g1fb312b87e9_0_9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3325225" y="2740450"/>
             <a:ext cx="5389800" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="CC0000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cons</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="CC0000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="384" name="Google Shape;384;g1fb312b87e9_0_9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261500" y="1990650"/>
             <a:ext cx="5389800" cy="1015800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Cheaper, with a shorter contract term in comparison to other deals </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="385" name="Google Shape;385;g1fb312b87e9_0_9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3394200" y="3098850"/>
             <a:ext cx="5389800" cy="1015800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The latest phone might be </a:t>
-[...26 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:t>The latest phone might be unaffordable for some and there is no option to upgrade.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="386" name="Google Shape;386;g1fb312b87e9_0_9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1325625"/>
             <a:ext cx="2816400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 3 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -29148,51 +31433,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Comparing mobile phone tariffs</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="392" name="Google Shape;392;g1fb312b87e9_0_79"/>
@@ -29216,1646 +31501,1902 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Explain </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>w</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+              <a:t>which</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> option Angelie should</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>hich</a:t>
-[...27 lines deleted...]
-              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>choose and give reasons for your choice.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>Stretch: </a:t>
-[...26 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:t>STRETCH | explain why you have </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>not</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> chosen one of the other options.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="393" name="Google Shape;393;g1fb312b87e9_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="2280550"/>
             <a:ext cx="2273700" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited data, calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Roam freely in the EU only, up to 25GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>36 month device plan</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>£15.99 for the device and £25.00 tariff</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
               <a:extLst>
                 <a:ext uri="http://customooxmlschemas.google.com/">
-                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
                 </a:ext>
               </a:extLst>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Total cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="15"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
-              <a:t>Total cost</a:t>
-[...15 lines deleted...]
-              </a:rPr>
               <a:t> | £45.99 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="700">
+            <a:endParaRPr b="0" i="0" sz="700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="394" name="Google Shape;394;g1fb312b87e9_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2660565" y="2280550"/>
             <a:ext cx="2273700" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>150GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Roam at no extra cost in 75 destinations worldwide, including the EU, US and Australia</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>36 month device plan</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£22.99 for the device and £30.99 tariff</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Total cost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> | £53.98 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="500">
+            <a:endParaRPr b="0" i="0" sz="500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="395" name="Google Shape;395;g1fb312b87e9_0_79"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="216750" y="1935225"/>
             <a:ext cx="2273400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 1 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="396" name="Google Shape;396;g1fb312b87e9_0_79"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2660561" y="1935225"/>
             <a:ext cx="2273400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 2 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="397" name="Google Shape;397;g1fb312b87e9_0_79"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5083407" y="1935225"/>
             <a:ext cx="2273400" cy="256200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>OPTION 3 </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="398" name="Google Shape;398;g1fb312b87e9_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5104381" y="2280550"/>
             <a:ext cx="2252400" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unlimited calls and texts</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>150GB data</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>24-month contract</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>£22.00 </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1000">
+            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Sim only </a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Device purchased separately £1,099</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
+            <a:endParaRPr b="1" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="399" name="Google Shape;399;g1fb312b87e9_0_79"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7474700" y="2272875"/>
             <a:ext cx="1454700" cy="2724300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The best option for Angelie is…because…</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" i="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>KEY WORDS</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>f</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr>
+              <a:t>flexibility</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>w</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr>
+              <a:t>work</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>c</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr>
+              <a:t>cost</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>contract</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="403" name="Shape 403"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -30870,630 +33411,736 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="404" name="Google Shape;404;g3f56e36984a_0_161"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="405" name="Google Shape;405;g3f56e36984a_0_161"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+              <a:t> To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="406" name="Google Shape;406;g3f56e36984a_0_161"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="407" name="Google Shape;407;g3f56e36984a_0_161"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="408" name="Google Shape;408;g3f56e36984a_0_161"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="409" name="Google Shape;409;g3f56e36984a_0_161"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="410" name="Google Shape;410;g3f56e36984a_0_161"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="411" name="Google Shape;411;g3f56e36984a_0_161"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="412" name="Google Shape;412;g3f56e36984a_0_161"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="413" name="Google Shape;413;g3f56e36984a_0_161"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Compare different mobile phone contracts</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="414" name="Google Shape;414;g3f56e36984a_0_161"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -31510,270 +34157,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="416" name="Google Shape;416;g3f56e36984a_0_161"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="417" name="Google Shape;417;g3f56e36984a_0_161"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="418" name="Google Shape;418;g3f56e36984a_0_161"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Suggest strategies to manage mobile phone costs</a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="419" name="Google Shape;419;g3f56e36984a_0_161" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -31839,118 +34540,137 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="423" name="Google Shape;423;g3f56e36984a_0_161"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -31969,266 +34689,343 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="428" name="Google Shape;428;g23009a846d12fc6_41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2118500" y="1336525"/>
             <a:ext cx="6601800" cy="2124000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan is planning to go on </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>holiday</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan’s carer is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>concerned</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> that Rowan will not be </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>responsible</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> when using his phone on holiday. </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discussion topics:</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What do you think Rowan’s carer might be worried about?</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What can Rowan’s carer do to manage their worries?</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="429" name="Google Shape;429;g23009a846d12fc6_41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -32376,206 +35173,208 @@
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="465925" y="1495899"/>
             <a:ext cx="1280725" cy="1502925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="431" name="Google Shape;431;g23009a846d12fc6_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2995875" y="3619775"/>
             <a:ext cx="1387925" cy="1387925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="432" name="Google Shape;432;g23009a846d12fc6_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4511600" y="3619775"/>
             <a:ext cx="1387925" cy="1387925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="436" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="437" name="Google Shape;437;g1fb312b87e9_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1609375"/>
             <a:ext cx="2479775" cy="2479775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="438" name="Google Shape;438;g1fb312b87e9_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3369875" y="2177625"/>
             <a:ext cx="5379900" cy="1154400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2100">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Send Rowan a postcard advising what he</a:t>
-[...10 lines deleted...]
-            <a:endParaRPr sz="2100">
+              <a:t>Send Rowan a postcard advising what he should do to manage his mobile phone costs, especially while he is travelling.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2100" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="439" name="Google Shape;439;g1fb312b87e9_0_91"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -32761,51 +35560,51 @@
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="128" name="Google Shape;128;g141cf03ea03_0_38"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{87910AC4-F5B4-4A0C-BF98-BC1399D6FFF1}</a:tableStyleId>
+                <a:tableStyleId>{D46D94DF-A307-4588-9CD2-F87534F0458D}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -33301,84 +36100,80 @@
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="F9CB9C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="1193800">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>M</a:t>
+                        <a:t>Mobile phone products</a:t>
                       </a:r>
-                      <a:r>
-[...11 lines deleted...]
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -33389,69 +36184,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Cryptocurrency</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -33462,69 +36265,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Financial exploitation </a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
@@ -33532,69 +36343,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Online gaming</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -33605,69 +36424,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Online safety</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -33678,69 +36505,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB">
+                        <a:rPr lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Pocket money debate</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -33779,146 +36614,261 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="444" name="Google Shape;444;g23009a846d12fc6_46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5008948" y="3262650"/>
+            <a:ext cx="1856400" cy="1262100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Is a new phone a need or a want? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>If it’s a want, the best thing could be to stick with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>your current phone.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;g23009a846d12fc6_46"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7960425" y="4312350"/>
             <a:ext cx="970200" cy="678900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g23009a846d12fc6_46"/>
+          <p:cNvPr id="446" name="Google Shape;446;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="929725" y="906025"/>
             <a:ext cx="5600100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g23009a846d12fc6_46"/>
+          <p:cNvPr id="447" name="Google Shape;447;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -33992,706 +36942,641 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="447" name="Google Shape;447;g23009a846d12fc6_46"/>
+          <p:cNvPr id="448" name="Google Shape;448;g23009a846d12fc6_46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4912025" y="1458625"/>
             <a:ext cx="1767138" cy="1572684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="448" name="Google Shape;448;g23009a846d12fc6_46"/>
+          <p:cNvPr id="449" name="Google Shape;449;g23009a846d12fc6_46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2615900" y="1351100"/>
             <a:ext cx="1941100" cy="1727506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="449" name="Google Shape;449;g23009a846d12fc6_46"/>
+          <p:cNvPr id="450" name="Google Shape;450;g23009a846d12fc6_46"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6957975" y="1507254"/>
             <a:ext cx="2107500" cy="3423909"/>
             <a:chOff x="250375" y="1657891"/>
             <a:chExt cx="2107500" cy="3423909"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="450" name="Google Shape;450;g23009a846d12fc6_46"/>
+            <p:cNvPr id="451" name="Google Shape;451;g23009a846d12fc6_46"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="302650" y="1657891"/>
               <a:ext cx="1767138" cy="1572684"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="451" name="Google Shape;451;g23009a846d12fc6_46"/>
+            <p:cNvPr id="452" name="Google Shape;452;g23009a846d12fc6_46"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="250375" y="3388600"/>
               <a:ext cx="2107500" cy="1693200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Shop around and do the </a:t>
+                <a:t>Shop around and do the research.</a:t>
               </a:r>
               <a:r>
-                <a:rPr b="1" lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>research</a:t>
+                <a:t> Is the phone cheaper to buy outright or as part of a contract? Look for the best deals for both the phone and insurance.</a:t>
               </a:r>
-              <a:r>
-[...35 lines deleted...]
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g23009a846d12fc6_46"/>
+          <p:cNvPr id="453" name="Google Shape;453;g23009a846d12fc6_46"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="102000" y="1660100"/>
             <a:ext cx="2243100" cy="3118225"/>
             <a:chOff x="2233575" y="1747875"/>
             <a:chExt cx="2243100" cy="3118225"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="453" name="Google Shape;453;g23009a846d12fc6_46"/>
+            <p:cNvPr id="454" name="Google Shape;454;g23009a846d12fc6_46"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2441300" y="1747875"/>
               <a:ext cx="1564925" cy="1392725"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="454" name="Google Shape;454;g23009a846d12fc6_46"/>
+            <p:cNvPr id="455" name="Google Shape;455;g23009a846d12fc6_46"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2233575" y="3388600"/>
               <a:ext cx="2243100" cy="1477500"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Match the package to needs. </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>How much data was used previously? No need to sign up to an </a:t>
+                <a:t>How much data was used previously? No need to sign up to an unlimited data plan if not much data is being used.</a:t>
               </a:r>
-              <a:r>
-[...17 lines deleted...]
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...77 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="456" name="Google Shape;456;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2555463" y="3262650"/>
             <a:ext cx="2243100" cy="1693200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Reduce data/battery where possible</a:t>
-[...2 lines deleted...]
-              <a:rPr b="1" lang="en-GB">
+              <a:t>Reduce data/battery where possible. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>. </a:t>
-[...10 lines deleted...]
-            <a:endParaRPr>
+              <a:t>Test turning off notifications, turning the screen to black &amp; white or using airplane mode when the phone is not in use.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="460" name="Shape 460"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="461" name="Google Shape;461;g2762c0ef7c3_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6454500" y="1250450"/>
             <a:ext cx="2735325" cy="2735325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="462" name="Google Shape;462;g2762c0ef7c3_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="230625" y="1748250"/>
             <a:ext cx="6888000" cy="3401700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-374650" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="-374650" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="2300"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2300">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Is having a mobile phone a ‘need’ or a ‘want’?</a:t>
             </a:r>
-            <a:endParaRPr sz="2300">
+            <a:endParaRPr b="0" i="0" sz="2300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-374650" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-374650" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="2300"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2300">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Prioritise the ‘nice to haves’ or ‘wants’ and write down how this could help </a:t>
-[...19 lines deleted...]
-            <a:endParaRPr sz="2300">
+              <a:t>Prioritise the ‘nice to haves’ or ‘wants’ and write down how this could help you manage costs when deciding what contract to sign up for.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2300">
+            <a:endParaRPr b="0" i="0" sz="2300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
-              <a:buNone/>
-[...2 lines deleted...]
-              <a:rPr i="1" lang="en-GB" sz="2300">
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2300"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="1" lang="en-GB" sz="2300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>For example: unlimited texts are important to me but I don’t need data for the EU as I don’t intend to travel outside of the UK.</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="2300">
+            <a:endParaRPr b="0" i="1" sz="2300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="463" name="Google Shape;463;g2762c0ef7c3_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -34801,72 +37686,80 @@
           <p:cNvPr id="464" name="Google Shape;464;g2762c0ef7c3_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="184725" y="1166350"/>
             <a:ext cx="6773400" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Let’s revisit our starting point and see if any of our views have changed.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="468" name="Shape 468"/>
@@ -34884,630 +37777,736 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="469" name="Google Shape;469;g3f56e36984a_0_185"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="470" name="Google Shape;470;g3f56e36984a_0_185"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+              <a:t> To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="471" name="Google Shape;471;g3f56e36984a_0_185"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="472" name="Google Shape;472;g3f56e36984a_0_185"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="473" name="Google Shape;473;g3f56e36984a_0_185"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="474" name="Google Shape;474;g3f56e36984a_0_185"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="475" name="Google Shape;475;g3f56e36984a_0_185"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="476" name="Google Shape;476;g3f56e36984a_0_185"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="477" name="Google Shape;477;g3f56e36984a_0_185"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="478" name="Google Shape;478;g3f56e36984a_0_185"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Compare different mobile phone contracts</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="479" name="Google Shape;479;g3f56e36984a_0_185"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -35524,270 +38523,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="481" name="Google Shape;481;g3f56e36984a_0_185"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="482" name="Google Shape;482;g3f56e36984a_0_185"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="483" name="Google Shape;483;g3f56e36984a_0_185"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Suggest strategies to manage mobile phone costs</a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="484" name="Google Shape;484;g3f56e36984a_0_185" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -35853,118 +38906,137 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="488" name="Google Shape;488;g3f56e36984a_0_185"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="489" name="Google Shape;489;g3f56e36984a_0_185" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -36261,51 +39333,51 @@
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Please visit the  </a:t>
+              <a:t>Please visit the </a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>FT FLIC Learning Hub</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
@@ -36339,232 +39411,218 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Which reviews: best mobil</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" u="sng">
+              <a:t>Which reviews: best mobile and SIM-only deals</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>e and SIM-only deals</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr>
+              <a:t>Martin Lewis explains how 14 million people are overpaying on their mobile phone contract</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Martin Lewis explains how 14 million people are overpaying on their mobile phone contract</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr>
+              <a:t>MoneySavingExpert: Cheap Phone Finder</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>MoneySavingExpert: Cheap Phone Finder</a:t>
-[...40 lines deleted...]
-              </a:rPr>
               <a:t>Internet Matters</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: Independent not-for-profit with guides on mobile safety and costs</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="501" name="Google Shape;501;g369469c4ef9_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -37023,51 +40081,51 @@
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="8000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="5600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Mobile phone products</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
@@ -37096,630 +40154,736 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="144" name="Google Shape;144;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2600">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Google Shape;145;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+              <a:t> To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Google Shape;146;g3f56e36984a_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="147" name="Google Shape;147;g3f56e36984a_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="148" name="Google Shape;148;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="149" name="Google Shape;149;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="150" name="Google Shape;150;g3f56e36984a_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="151" name="Google Shape;151;g3f56e36984a_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="152" name="Google Shape;152;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="0" lang="en-GB" sz="2400">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="153" name="Google Shape;153;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="2000">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Compare different mobile phone contracts</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="154" name="Google Shape;154;g3f56e36984a_0_68"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -37736,270 +40900,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="156" name="Google Shape;156;g3f56e36984a_0_68"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="157" name="Google Shape;157;g3f56e36984a_0_68"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="158" name="Google Shape;158;g3f56e36984a_0_68"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Suggest strategies to manage mobile phone costs</a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="159" name="Google Shape;159;g3f56e36984a_0_68"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="1472693"/>
             <a:ext cx="8382000" cy="381000"/>
             <a:chOff x="381000" y="1524000"/>
             <a:chExt cx="8382000" cy="381000"/>
           </a:xfrm>
@@ -38011,168 +41229,186 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="161" name="Google Shape;161;g3f56e36984a_0_68"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="165" name="Shape 165"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="166" name="Google Shape;166;g23009a846d12fc6_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6750175" y="1546125"/>
             <a:ext cx="2143975" cy="2143975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="167" name="Google Shape;167;g23009a846d12fc6_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -38243,281 +41479,362 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="3737025"/>
             <a:ext cx="6889200" cy="408000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" i="1" lang="en-GB">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>c</a:t>
-[...13 lines deleted...]
-            <a:endParaRPr b="1" i="1">
+              <a:t>communication - connection - entertainment - leisure - work - social - news - family</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="169" name="Google Shape;169;g23009a846d12fc6_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1250438"/>
             <a:ext cx="6369900" cy="2401200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Write your answers in your booklets or on paper</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Is a mobile phone a need or a want? </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Which features are essential (e.g., calling) versus optional (e.g., games)?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1800">
+              <a:t>Which features are essential (e.g. calling) versus optional (e.g. games)?</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Use the word bank below to help you</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -38600,271 +41917,289 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="175" name="Google Shape;175;g23009a846d12fc6_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1288150"/>
             <a:ext cx="5471700" cy="1293000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Make a list:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>What are the </a:t>
-[...28 lines deleted...]
-            <a:endParaRPr sz="1800">
+              <a:t>What are the different ways people have been able to communicate with people throughout history? </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="176" name="Google Shape;176;g23009a846d12fc6_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7076363" y="1321075"/>
             <a:ext cx="1592425" cy="1592425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="177" name="Google Shape;177;g23009a846d12fc6_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7221238" y="3062700"/>
             <a:ext cx="1302650" cy="1302650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="178" name="Google Shape;178;g23009a846d12fc6_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="2624775"/>
             <a:ext cx="5471700" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+              <a:t>STRETCH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>: Compare the similarities and differences between the different forms of communication.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="1800">
+              <a:t> | compare the similarities and differences between the different forms of communication.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="182" name="Shape 182"/>
@@ -38882,256 +42217,255 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="183" name="Google Shape;183;g1cb38281e4a_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="40975" y="1459925"/>
             <a:ext cx="6012000" cy="3055500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-365125" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-365125" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="2150"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2150">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Humans have invented new forms of communication throughout history. </a:t>
             </a:r>
-            <a:endParaRPr sz="2150">
+            <a:endParaRPr b="0" i="0" sz="2150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-365125" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-365125" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="2150"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2150">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Early communication methods included </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2150">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>smoke signals</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2150">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>, messenger </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2150">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>pigeons</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2150">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>, and the </a:t>
-[...2 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2150">
+              <a:t> and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>telephone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2150">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="2150">
+            <a:endParaRPr b="0" i="0" sz="2150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-365125" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-365125" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
               <a:buSzPts val="2150"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2150">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2150" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Sending letters became more popular from the 1800s</a:t>
             </a:r>
-            <a:endParaRPr sz="2150">
+            <a:endParaRPr b="0" i="0" sz="2150" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="184" name="Google Shape;184;g1cb38281e4a_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7265500" y="1203875"/>
             <a:ext cx="855925" cy="855925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;g1cb38281e4a_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -39217,85 +42551,83 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>In the past</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="186" name="Google Shape;186;g1cb38281e4a_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7702000" y="2299250"/>
             <a:ext cx="1158900" cy="1158900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="187" name="Google Shape;187;g1cb38281e4a_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6052964" y="2059800"/>
             <a:ext cx="1418674" cy="1993251"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
@@ -39754,51 +43086,51 @@
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="51FF00"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFFFFF"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="FFFFFF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0543B3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
@@ -40312,51 +43644,51 @@
 </file>
 
 <file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="51FF00"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFFFFF"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="FFFFFF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0543B3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>