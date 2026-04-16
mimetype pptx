--- v0 (2025-10-13)
+++ v1 (2026-04-16)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide29.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide32.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide28.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide30.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
@@ -393,52 +394,52 @@
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
       <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7mg8s9hKnFNnCBy/zfKfh1M5X+rmSQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{8D727295-5FD8-4D27-AFFD-6F8724EE38E1}">
-  <a:tblStyle styleId="{8D727295-5FD8-4D27-AFFD-6F8724EE38E1}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{1AAEDBCE-C6BC-413F-A455-DEA27CB134EC}">
+  <a:tblStyle styleId="{1AAEDBCE-C6BC-413F-A455-DEA27CB134EC}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -512,51 +513,51 @@
     <a:lastCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
-  <a:tblStyle styleId="{6731BFF9-DA4F-4665-A0C9-155FE26164C1}" styleName="Table_1">
+  <a:tblStyle styleId="{53212D91-4EE3-4255-AA6F-051D9CF8F9E4}" styleName="Table_1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -7076,75 +7077,75 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -7193,51 +7194,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g2fe13635dc2_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7644,51 +7645,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;g2fe13635dc2_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2282" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Google Shape;17;g2fe13635dc2_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
@@ -7741,51 +7742,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Google Shape;19;g2fe13635dc2_0_9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7800,51 +7801,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="20" name="Shape 20"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Google Shape;21;g2fe13635dc2_0_22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7911,51 +7912,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Google Shape;24;g2fe13635dc2_0_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8700,171 +8701,171 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge-news.co.uk/news/cost-of-living/martin-lewis-tells-14-million-31239799" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9104,51 +9105,51 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="101" name="Google Shape;101;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="24952" l="29304" r="29531" t="27815"/>
+          <a:srcRect b="24953" l="29305" r="29531" t="27815"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1846075" y="3751475"/>
             <a:ext cx="1162144" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="102" name="Google Shape;102;g23009a846d12fc6_15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -9199,51 +9200,51 @@
               </a:rPr>
               <a:t>How much does it cost to have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="103" name="Google Shape;103;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="8707" l="25533" r="25381" t="8049"/>
+          <a:srcRect b="8707" l="25534" r="25382" t="8050"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="807375" y="1113375"/>
             <a:ext cx="882175" cy="1496115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="104" name="Google Shape;104;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
@@ -9580,51 +9581,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="114" name="Google Shape;114;g2d41ceb03e9_0_34"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="88338" y="1156150"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{6731BFF9-DA4F-4665-A0C9-155FE26164C1}</a:tableStyleId>
+                <a:tableStyleId>{53212D91-4EE3-4255-AA6F-051D9CF8F9E4}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1651175"/>
                 <a:gridCol w="5726625"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
@@ -10620,51 +10621,51 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="126" name="Google Shape;126;g1cb38281e4a_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="2792" l="23507" r="23284" t="2537"/>
+          <a:srcRect b="2793" l="23508" r="23284" t="2537"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3876550" y="1602904"/>
             <a:ext cx="1320350" cy="2349197"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="127" name="Google Shape;127;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5526925" y="1401450"/>
@@ -12127,51 +12128,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="151" name="Google Shape;151;g1cb38281e4a_0_49"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="215200" y="1160425"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{6731BFF9-DA4F-4665-A0C9-155FE26164C1}</a:tableStyleId>
+                <a:tableStyleId>{53212D91-4EE3-4255-AA6F-051D9CF8F9E4}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1541400"/>
                 <a:gridCol w="3779225"/>
                 <a:gridCol w="3059475"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
@@ -14885,105 +14886,105 @@
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="182" name="Google Shape;182;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="19594" l="0" r="0" t="0"/>
+          <a:srcRect b="19595" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3838100" y="1982049"/>
             <a:ext cx="1111850" cy="1378000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="183" name="Google Shape;183;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="11613" l="0" r="0" t="0"/>
+          <a:srcRect b="11614" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6770450" y="1913624"/>
             <a:ext cx="1111850" cy="1514842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="184" name="Google Shape;184;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="15095" l="0" r="0" t="0"/>
+          <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037425" y="1919599"/>
             <a:ext cx="1280725" cy="1502925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -15258,51 +15259,51 @@
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="193" name="Google Shape;193;g25eaaf95b50_0_57"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="15095" l="0" r="0" t="0"/>
+          <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037425" y="2071999"/>
             <a:ext cx="1280725" cy="1502925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="194" name="Google Shape;194;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2973800" y="2246375"/>
@@ -15729,51 +15730,51 @@
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="202" name="Google Shape;202;g25eaaf95b50_0_73"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="19594" l="0" r="0" t="0"/>
+          <a:srcRect b="19595" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1094900" y="2134449"/>
             <a:ext cx="1111850" cy="1378000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="203" name="Google Shape;203;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -16403,51 +16404,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="212" name="Google Shape;212;g25eaaf95b50_0_89"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="11613" l="0" r="0" t="0"/>
+          <a:srcRect b="11614" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1207850" y="2066024"/>
             <a:ext cx="1111850" cy="1514842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="213" name="Google Shape;213;g25eaaf95b50_0_89"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2965950" y="2246375"/>
@@ -16852,51 +16853,51 @@
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="37" name="Google Shape;37;g141cf03ea03_0_38"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{8D727295-5FD8-4D27-AFFD-6F8724EE38E1}</a:tableStyleId>
+                <a:tableStyleId>{1AAEDBCE-C6BC-413F-A455-DEA27CB134EC}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -19225,62 +19226,62 @@
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Which contract is the best option and why?</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="234" name="Google Shape;234;g23009a846d12fc6_31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7874325" y="4370225"/>
             <a:ext cx="1207500" cy="627000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
@@ -24907,51 +24908,51 @@
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="296" name="Google Shape;296;g23009a846d12fc6_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="15095" l="0" r="0" t="0"/>
+          <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="465925" y="1495899"/>
             <a:ext cx="1280725" cy="1502925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="297" name="Google Shape;297;g23009a846d12fc6_41"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
@@ -29467,51 +29468,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6195713" y="3638850"/>
             <a:ext cx="704975" cy="704975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="93" name="Google Shape;93;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="2957" l="27499" r="28451" t="4621"/>
+          <a:srcRect b="2957" l="27500" r="28451" t="4621"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7970887" y="2188602"/>
             <a:ext cx="649298" cy="766299"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="94" name="Google Shape;94;g2d41ceb03e9_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>