--- v1 (2026-04-16)
+++ v2 (2026-08-19)
@@ -1,185 +1,230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...85 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
+    <p:sldMasterId id="2147483657" r:id="rId6"/>
+    <p:sldMasterId id="2147483675" r:id="rId7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId7"/>
-[...30 lines deleted...]
-    <p:sldId id="287" r:id="rId38"/>
+    <p:sldId id="256" r:id="rId9"/>
+    <p:sldId id="257" r:id="rId10"/>
+    <p:sldId id="258" r:id="rId11"/>
+    <p:sldId id="259" r:id="rId12"/>
+    <p:sldId id="260" r:id="rId13"/>
+    <p:sldId id="261" r:id="rId14"/>
+    <p:sldId id="262" r:id="rId15"/>
+    <p:sldId id="263" r:id="rId16"/>
+    <p:sldId id="264" r:id="rId17"/>
+    <p:sldId id="265" r:id="rId18"/>
+    <p:sldId id="266" r:id="rId19"/>
+    <p:sldId id="267" r:id="rId20"/>
+    <p:sldId id="268" r:id="rId21"/>
+    <p:sldId id="269" r:id="rId22"/>
+    <p:sldId id="270" r:id="rId23"/>
+    <p:sldId id="271" r:id="rId24"/>
+    <p:sldId id="272" r:id="rId25"/>
+    <p:sldId id="273" r:id="rId26"/>
+    <p:sldId id="274" r:id="rId27"/>
+    <p:sldId id="275" r:id="rId28"/>
+    <p:sldId id="276" r:id="rId29"/>
+    <p:sldId id="277" r:id="rId30"/>
+    <p:sldId id="278" r:id="rId31"/>
+    <p:sldId id="279" r:id="rId32"/>
+    <p:sldId id="280" r:id="rId33"/>
+    <p:sldId id="281" r:id="rId34"/>
+    <p:sldId id="282" r:id="rId35"/>
+    <p:sldId id="283" r:id="rId36"/>
+    <p:sldId id="284" r:id="rId37"/>
+    <p:sldId id="285" r:id="rId38"/>
+    <p:sldId id="286" r:id="rId39"/>
+    <p:sldId id="287" r:id="rId40"/>
+    <p:sldId id="288" r:id="rId41"/>
+    <p:sldId id="289" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId39"/>
-[...5 lines deleted...]
-      <p:font typeface="Lato Light"/>
       <p:regular r:id="rId43"/>
       <p:bold r:id="rId44"/>
       <p:italic r:id="rId45"/>
       <p:boldItalic r:id="rId46"/>
     </p:embeddedFont>
     <p:embeddedFont>
+      <p:font typeface="Lato Light"/>
+      <p:regular r:id="rId47"/>
+      <p:bold r:id="rId48"/>
+      <p:italic r:id="rId49"/>
+      <p:boldItalic r:id="rId50"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId47"/>
-      <p:boldItalic r:id="rId48"/>
+      <p:bold r:id="rId51"/>
+      <p:boldItalic r:id="rId52"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -383,63 +428,63 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="1620">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="227">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7mg8s9hKnFNnCBy/zfKfh1M5X+rmSQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId53" roundtripDataSignature="AMtx7mgZFo6C9tQtK/3aPYTiqPgsGGJ3Tw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{1AAEDBCE-C6BC-413F-A455-DEA27CB134EC}">
-  <a:tblStyle styleId="{1AAEDBCE-C6BC-413F-A455-DEA27CB134EC}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{87910AC4-F5B4-4A0C-BF98-BC1399D6FFF1}">
+  <a:tblStyle styleId="{87910AC4-F5B4-4A0C-BF98-BC1399D6FFF1}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -513,51 +558,51 @@
     <a:lastCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
-  <a:tblStyle styleId="{53212D91-4EE3-4255-AA6F-051D9CF8F9E4}" styleName="Table_1">
+  <a:tblStyle styleId="{8ADE1D2D-BE62-4D92-AB2E-36FA0C27AA43}" styleName="Table_1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -654,56 +699,56 @@
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="1620" orient="horz"/>
         <p:guide pos="227"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId49" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-regular.fntdata"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoLight-boldItalic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId53" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1230,243 +1275,251 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/solrogers/2019/10/15/the-role-of-technology-in-the-evolution-of-communication/?sh=69aa71e5493b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p1:notes"/>
+          <p:cNvPr id="111" name="Google Shape;111;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p1:notes"/>
+          <p:cNvPr id="112" name="Google Shape;112;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1480,5676 +1533,6858 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="188" name="Shape 188"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g23009a846d12fc6_15:notes"/>
+          <p:cNvPr id="189" name="Google Shape;189;g2d41ceb03e9_0_2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g23009a846d12fc6_15:notes"/>
+          <p:cNvPr id="190" name="Google Shape;190;g2d41ceb03e9_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...43 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
-            </a:r>
-[...144 lines deleted...]
-              <a:t>? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvPr id="200" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g2d41ceb03e9_0_34:notes"/>
+          <p:cNvPr id="201" name="Google Shape;201;g23009a846d12fc6_15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g2d41ceb03e9_0_34:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;g23009a846d12fc6_15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Teacher delivery</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Students to copy the table into their books or print Resource 1</a:t>
+              <a:t>Class discussion. Students can mind-map ideas in their notebooks</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
-              <a:t>Stretch discussion:</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Prompt topics/key learning:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Can buy phones 2nd hand from e.g. Backmarket, CEX</a:t>
+              <a:t>Up-front costs of device</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Can purchase bolt-ons</a:t>
+              <a:t>Monthly cost</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Costs can be spread</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>What if it breaks?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>How often might someone need a new one?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>What happens if someone loses their mobile </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>phone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvPr id="212" name="Shape 212"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g1cb38281e4a_0_24:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;g2d41ceb03e9_0_34:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g1cb38281e4a_0_24:notes"/>
+          <p:cNvPr id="214" name="Google Shape;214;g2d41ceb03e9_0_34:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Students to copy the table into their books or print Resource 1</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Additional literacy activity: summarise the definitions into fewer words</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>Stretch discussion:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Can buy phones 2nd hand from e.g. Backmarket, CEX</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Can purchase bolt-ons</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g1cb38281e4a_0_49:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;g1cb38281e4a_0_24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g1cb38281e4a_0_49:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;g1cb38281e4a_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
-[...74 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Advantages: track your usage, cheaper</a:t>
-[...230 lines deleted...]
-              <a:t/>
+              <a:t>Answers to previous slide</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="154" name="Shape 154"/>
+        <p:cNvPr id="248" name="Shape 248"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g23009a846d12fc6_25:notes"/>
+          <p:cNvPr id="249" name="Google Shape;249;g1cb38281e4a_0_49:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g23009a846d12fc6_25:notes"/>
+          <p:cNvPr id="250" name="Google Shape;250;g1cb38281e4a_0_49:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
-[...35 lines deleted...]
-            <a:r>
               <a:rPr b="1" lang="en-GB"/>
-              <a:t>Discussion example:</a:t>
+              <a:t>Why might some people choose to pay over an agreed period of time?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-              <a:t>Purchasing e.g. a new iPhone can be very expensive if purchased in one go. </a:t>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Paying for e.g. a new iPhone in one go is an expensive option for most people</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>What are the advantages and disadvantages of having a pay-as-you-go tariff?</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Paying monthly spreads the cost across e.g. 12, 18 or 24 months. </a:t>
+              <a:t>Advantages: track your usage, cheaper</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Disadvantages: can run out of credit, doesn’t always include data, top-ups can get expensive if untracked/not budgeted</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>When are people likely to incur charges for data use?</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Streaming video or music using data</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Playing games - in-app purchases</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>On holiday abroad</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>How important is it to have insurance?</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>We take our phone everywhere</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Certain areas have higher rates of crime</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Expensive to replace - unlikely to have budgeted</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="256" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g1faff74f8be_0_5:notes"/>
+          <p:cNvPr id="257" name="Google Shape;257;g23009a846d12fc6_25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g1faff74f8be_0_5:notes"/>
+          <p:cNvPr id="258" name="Google Shape;258;g23009a846d12fc6_25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>Discussion example:</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Purchasing e.g. a new iPhone can be very expensive if purchased in one go. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Paying monthly spreads the cost across e.g. 12, 18 or 24 months. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Key learning:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>There are many different smartphone options available, not all of them need to be expensive</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="265" name="Shape 265"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g23009a846d12fc6_36:notes"/>
+          <p:cNvPr id="266" name="Google Shape;266;g1faff74f8be_0_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g23009a846d12fc6_36:notes"/>
+          <p:cNvPr id="267" name="Google Shape;267;g1faff74f8be_0_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
-[...64 lines deleted...]
-              <a:t> ability to get a mobile phone contract?</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="186" name="Shape 186"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g25eaaf95b50_0_57:notes"/>
+          <p:cNvPr id="274" name="Google Shape;274;g23009a846d12fc6_36:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g25eaaf95b50_0_57:notes"/>
+          <p:cNvPr id="275" name="Google Shape;275;g23009a846d12fc6_36:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
-              <a:t>Prompt questions</a:t>
+              <a:t>Prompt questions, ‘When buying a phone..’</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Does age matter?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Does a person’s job matter?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
+              <a:t>What other </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>factors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> will affect </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> ability to get a mobile phone contract?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Delivery options: </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Assign profiles in pairs to students</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Start a role play in which the profiles ask to open a phone </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>contact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> and are accepted or refused</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g25eaaf95b50_0_73:notes"/>
+          <p:cNvPr id="289" name="Google Shape;289;g25eaaf95b50_0_57:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="198" name="Google Shape;198;g25eaaf95b50_0_73:notes"/>
+          <p:cNvPr id="290" name="Google Shape;290;g25eaaf95b50_0_57:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...3 lines deleted...]
-              <a:t>Prompt questions</a:t>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Prompt questions, ‘When buying a phone..’</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Does age matter?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Does a person’s job matter?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
-          </a:p>
-[...46 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="206" name="Shape 206"/>
+        <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g25eaaf95b50_0_89:notes"/>
+          <p:cNvPr id="299" name="Google Shape;299;g25eaaf95b50_0_73:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g25eaaf95b50_0_89:notes"/>
+          <p:cNvPr id="300" name="Google Shape;300;g25eaaf95b50_0_73:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
-[...3 lines deleted...]
-              <a:t>Prompt questions</a:t>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Prompt questions, ‘When buying a phone..’</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Does age matter?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Does a person’s job matter?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
-          </a:p>
-[...46 lines deleted...]
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvPr id="117" name="Shape 117"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g141cf03ea03_0_38:notes"/>
+          <p:cNvPr id="118" name="Google Shape;118;g3f531ec2829_0_47:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3f531ec2829_0_47:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="308" name="Shape 308"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g25eaaf95b50_0_89:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;g25eaaf95b50_0_89:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Prompt questions, ‘When buying a phone..’</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Does age matter?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Does a person’s job matter?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What other factors will affect their ability to get a mobile phone contract?</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="318" name="Shape 318"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;g3f56e36984a_0_137:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g141cf03ea03_0_38:notes"/>
+          <p:cNvPr id="320" name="Google Shape;320;g3f56e36984a_0_137:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...8 lines deleted...]
-              <a:buSzPts val="1100"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="216" name="Shape 216"/>
+        <p:cNvPr id="341" name="Shape 341"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g1cb38281e4a_0_81:notes"/>
+          <p:cNvPr id="342" name="Google Shape;342;g23009a846d12fc6_31:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="343" name="Google Shape;343;g23009a846d12fc6_31:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>Delivery instruction</a:t>
+            </a:r>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Key learning</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Contracts can appear complicated - it’s important to be informed about what you’re signing up to. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;g1fb312b87e9_0_33:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;g1fb312b87e9_0_33:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Delivery instruction</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="365" name="Shape 365"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;g1fb312b87e9_0_21:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g1fb312b87e9_0_21:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Delivery instruction</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="376" name="Shape 376"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;g1fb312b87e9_0_9:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;g1fb312b87e9_0_9:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Delivery instruction</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ask students to consider which of these plans would be suitable for them and if not for them, ‘Who would they suit?’</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="388" name="Google Shape;388;g1fb312b87e9_0_79:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;g1fb312b87e9_0_79:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="400" name="Shape 400"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;g3f56e36984a_0_161:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3f56e36984a_0_161:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="424" name="Shape 424"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="425" name="Google Shape;425;g23009a846d12fc6_41:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;g23009a846d12fc6_41:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Possible answers</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="433" name="Shape 433"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="434" name="Google Shape;434;g1fb312b87e9_0_91:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="435" name="Google Shape;435;g1fb312b87e9_0_91:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>10 minutes writing time suggested - in bullet points and fewer minutes to make activity more accessible. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Points to mention:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>If outside the EU, disable roaming costs or use an e-sim while travelling</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Model ‘advice’ sentence starts:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>In order to save money, you should…</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="1" marL="914400" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="○"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>One way to be smart about your phone contract is…</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g141cf03ea03_0_38:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g141cf03ea03_0_38:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="440" name="Shape 440"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="441" name="Google Shape;441;g23009a846d12fc6_46:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;g23009a846d12fc6_46:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Prompt questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Are there any other ways to reduce costs that you can think of?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What kind of websites can be used to shop around?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Encourage students to take notes here, to support their answer to the next task</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Other ways to reduce data: </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Use Wi-Fi whenever possible</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Connect to Wi-Fi networks at home, work, or public places.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Set apps to update only on Wi-Fi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Disable automatic app updates on mobile data.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Turn off background data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Restrict background data usage for non-essential apps.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Use data-saving modes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Enable data saver modes available in phone settings or browsers.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Limit streaming quality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Reduce video and music streaming quality on apps like YouTube, Netflix, and Spotify.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Disable auto-play for videos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Turn off auto-play for videos on social media platforms.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Download content for offline use</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Save videos, music, and maps for offline use instead of streaming.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Monitor data usage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Track and limit data usage via your phone’s settings.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Block ads</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Use browsers with built-in ad blockers to reduce data-heavy ads.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Use lightweight apps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Opt for “lite” versions of popular apps</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="457" name="Shape 457"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;g2762c0ef7c3_0_122:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="459" name="Google Shape;459;g2762c0ef7c3_0_122:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Delivery instruction</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Encourage students to write down ideas and then share as a class.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Prompt questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Is WhatsApp a need or want? Could this be different for different people? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>                 For example, somebody might need to contact their parent/carer via WhatsApp so it becomes a need, whereas for others it might be a want.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Consider how deciding needs vs wants could help to manage the costs when deciding what contract to sign up for. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key learning</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Refer to objectives</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;g3f56e36984a_0_185:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;g3f56e36984a_0_185:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="490" name="Shape 490"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;g1575e96a1fb_0_290:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;g1575e96a1fb_0_290:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;g369469c4ef9_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g1cb38281e4a_0_81:notes"/>
+          <p:cNvPr id="498" name="Google Shape;498;g369469c4ef9_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="129" name="Shape 129"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g23009a846d12fc6_31:notes"/>
-[...685 lines deleted...]
-          <p:cNvPr id="284" name="Google Shape;284;g1cb38281e4a_0_88:notes"/>
+          <p:cNvPr id="130" name="Google Shape;130;g3f531ec2829_0_143:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;g1cb38281e4a_0_88:notes"/>
+          <p:cNvPr id="131" name="Google Shape;131;g3f531ec2829_0_143:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
+                <a:spcPct val="177272"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students should be invited to ask questions and they should be provided with an opportunity to ask questions anonymously. It is useful to have a question box or allocated space on the whiteboard for students to share questions.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="290" name="Shape 290"/>
+        <p:cNvPr id="135" name="Shape 135"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="291" name="Google Shape;291;g23009a846d12fc6_41:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;g25eaaf95b50_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g23009a846d12fc6_41:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;g25eaaf95b50_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:spcBef>
-[...4 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="299" name="Shape 299"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g1fb312b87e9_0_91:notes"/>
-[...756 lines deleted...]
-          <p:cNvPr id="39" name="Google Shape;39;g1466ef7c987_0_0:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3f56e36984a_0_68:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g1466ef7c987_0_0:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3f56e36984a_0_68:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...136 lines deleted...]
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g2762c0ef7c3_0_122:notes"/>
+          <p:cNvPr id="163" name="Google Shape;163;g23009a846d12fc6_5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g2762c0ef7c3_0_122:notes"/>
+          <p:cNvPr id="164" name="Google Shape;164;g23009a846d12fc6_5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Delivery instruction</a:t>
+              <a:t>Teacher </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>delivery</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Encourage students to write down ideas and then share as a class.</a:t>
+              <a:t>Encourage </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>students</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> to write down ideas and then share as a class.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Prompt questions</a:t>
+              <a:t>Prompt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> questions</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
-[...8 lines deleted...]
-              <a:buChar char="●"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Is whatsapp a need or want? Could this be different for different people? </a:t>
+              <a:t>Is WhatsApp a need or want? Could this be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>different</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for different people? </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>                 For example, somebody might need to contact their parent/carer via whatsapp so it becomes a need, whereas for others it might be a want.</a:t>
-[...22 lines deleted...]
-            </a:pPr>
+              <a:t>For example, somebody might need to </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-GB">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Consider how deciding needs vs wants could help to manage the costs when deciding what contract to sign up for. </a:t>
+              <a:t>contact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> their mum/carer via WhatsApp so it becomes a need, whereas for others it might be a want.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g1575e96a1fb_0_290:notes"/>
-[...509 lines deleted...]
-          <p:cNvPr id="60" name="Google Shape;60;g23009a846d12fc6_5:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;g23009a846d12fc6_10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;g23009a846d12fc6_5:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;g23009a846d12fc6_10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Teacher </a:t>
-[...8 lines deleted...]
-              <a:t>delivery</a:t>
+              <a:t>Teacher delivery</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Encourage </a:t>
+              <a:t>Consider asking students to draw a continuum/timeline in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>students</a:t>
+              <a:t>their</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> to write down ideas and then share as a class.</a:t>
+              <a:t> books to show how the different ways of communication have changed over time.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Key learning: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Human communication has changed massively over the past centuries/decades. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:t/>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How would it feel to not be able to instant message other people?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...41 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Is whatsapp a need or want? Could this be </a:t>
-[...17 lines deleted...]
-              <a:t> for different people? </a:t>
+              <a:t>What if letters were the fastest way to hear from other people?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>For example, somebody might need to </a:t>
-[...17 lines deleted...]
-              <a:t> their mum/carer via whatsapp so it becomes a need, whereas for others it might be a want.</a:t>
+              <a:t>How would it feel if news only travelled by word of mouth? By newspaper? </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="67" name="Shape 67"/>
+        <p:cNvPr id="179" name="Shape 179"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;g23009a846d12fc6_10:notes"/>
+          <p:cNvPr id="180" name="Google Shape;180;g1cb38281e4a_0_2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;g23009a846d12fc6_10:notes"/>
+          <p:cNvPr id="181" name="Google Shape;181;g1cb38281e4a_0_2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>1 bullet point per reader</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Source here: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Forbes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Teacher delivery</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1">
+              <a:t>Key learning: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Human communication has changed massively over the past centuries/decades. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Ask students to draw a continuum in </a:t>
-[...28 lines deleted...]
-            <a:endParaRPr b="1">
+              <a:t>How would it feel to not be able to instant message other people?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What if letters were the fastest way to hear from other people?</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>How would it feel if news only travelled by word of mouth? By newspaper? </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-[...341 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;g2fe13635dc2_0_2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -7201,50 +8436,1121 @@
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g2fe13635dc2_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;g3f56e36984a_0_97"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Google Shape;33;g3f56e36984a_0_97"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="35" name="Google Shape;35;g3f56e36984a_0_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Google Shape;37;g3f56e36984a_0_102"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="39" name="Google Shape;39;g3f56e36984a_0_104"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="40" name="Shape 40"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="41" name="Google Shape;41;g3f56e36984a_0_106"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="42" name="Shape 42"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;g3f56e36984a_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="44" name="Google Shape;44;g3f56e36984a_0_108"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3f56e36984a_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="46" name="Shape 46"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;g3f56e36984a_0_112"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3f56e36984a_0_114"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Google Shape;50;g3f56e36984a_0_114"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="51" name="Shape 51"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="52" name="Shape 52"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;g3f56e36984a_0_118"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f56e36984a_0_118"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 2">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1_2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
@@ -7527,50 +9833,1090 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="56" name="Google Shape;56;g3f56e36984a_0_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="57" name="Google Shape;57;g3f56e36984a_0_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="58" name="Shape 58"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="59" name="Google Shape;59;g3f56e36984a_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="60" name="Shape 60"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="61" name="Shape 61"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;g3f56e36984a_0_127"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3f56e36984a_0_127"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;g3f56e36984a_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3f56e36984a_0_132"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3f56e36984a_0_214"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="71" name="Google Shape;71;g3f56e36984a_0_214"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="72" name="Google Shape;72;g3f56e36984a_0_214"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="73" name="Shape 73"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;g3f56e36984a_0_218"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3f56e36984a_0_218"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="76" name="Shape 76"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="77" name="Google Shape;77;g3f56e36984a_0_221"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3f56e36984a_0_223"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;g2d41ceb03e9_0_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -7603,50 +10949,1073 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="80" name="Shape 80"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="81" name="Google Shape;81;g3f56e36984a_0_225"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="82" name="Shape 82"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="83" name="Google Shape;83;g3f56e36984a_0_227"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;g3f56e36984a_0_229"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3f56e36984a_0_229"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f56e36984a_0_229"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3f56e36984a_0_233"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3f56e36984a_0_235"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3f56e36984a_0_235"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f56e36984a_0_239"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3f56e36984a_0_239"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="98" name="Google Shape;98;g3f56e36984a_0_242"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3f56e36984a_0_242"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="101" name="Google Shape;101;g3f56e36984a_0_245"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -7705,50 +12074,304 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f56e36984a_0_248"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="105" name="Google Shape;105;g3f56e36984a_0_248"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3f56e36984a_0_251"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="108" name="Shape 108"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3f56e36984a_0_253"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
   <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7962,52 +12585,436 @@
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
   <p:cSld name="Divider slide 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="27" name="Shape 27"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Google Shape;28;g3f56e36984a_0_93"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Google Shape;29;g3f56e36984a_0_93"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Google Shape;30;g3f56e36984a_0_93"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8696,205 +13703,1691 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483658" r:id="rId1"/>
+    <p:sldLayoutId id="2147483659" r:id="rId2"/>
+    <p:sldLayoutId id="2147483660" r:id="rId3"/>
+    <p:sldLayoutId id="2147483661" r:id="rId4"/>
+    <p:sldLayoutId id="2147483662" r:id="rId5"/>
+    <p:sldLayoutId id="2147483663" r:id="rId6"/>
+    <p:sldLayoutId id="2147483664" r:id="rId7"/>
+    <p:sldLayoutId id="2147483665" r:id="rId8"/>
+    <p:sldLayoutId id="2147483666" r:id="rId9"/>
+    <p:sldLayoutId id="2147483667" r:id="rId10"/>
+    <p:sldLayoutId id="2147483668" r:id="rId11"/>
+    <p:sldLayoutId id="2147483669" r:id="rId12"/>
+    <p:sldLayoutId id="2147483670" r:id="rId13"/>
+    <p:sldLayoutId id="2147483671" r:id="rId14"/>
+    <p:sldLayoutId id="2147483672" r:id="rId15"/>
+    <p:sldLayoutId id="2147483673" r:id="rId16"/>
+    <p:sldLayoutId id="2147483674" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483676" r:id="rId1"/>
+    <p:sldLayoutId id="2147483677" r:id="rId2"/>
+    <p:sldLayoutId id="2147483678" r:id="rId3"/>
+    <p:sldLayoutId id="2147483679" r:id="rId4"/>
+    <p:sldLayoutId id="2147483680" r:id="rId5"/>
+    <p:sldLayoutId id="2147483681" r:id="rId6"/>
+    <p:sldLayoutId id="2147483682" r:id="rId7"/>
+    <p:sldLayoutId id="2147483683" r:id="rId8"/>
+    <p:sldLayoutId id="2147483684" r:id="rId9"/>
+    <p:sldLayoutId id="2147483685" r:id="rId10"/>
+    <p:sldLayoutId id="2147483686" r:id="rId11"/>
+    <p:sldLayoutId id="2147483687" r:id="rId12"/>
+    <p:sldLayoutId id="2147483688" r:id="rId13"/>
+    <p:sldLayoutId id="2147483689" r:id="rId14"/>
+    <p:sldLayoutId id="2147483690" r:id="rId15"/>
+    <p:sldLayoutId id="2147483691" r:id="rId16"/>
+    <p:sldLayoutId id="2147483692" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge-news.co.uk/news/cost-of-living/martin-lewis-tells-14-million-31239799" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.which.co.uk/reviews/mobile-phones/article/best-mobile-phone-and-sim-only-deals-aj8Ql8r9drKy" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge-news.co.uk/news/cost-of-living/martin-lewis-tells-14-million-31239799" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneysavingexpert.com/cheap-mobile-finder/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmatters.org/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="113" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p1"/>
+          <p:cNvPr id="114" name="Google Shape;114;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1253100"/>
             <a:ext cx="8012100" cy="1884300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -8982,51 +15475,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p1"/>
+          <p:cNvPr id="115" name="Google Shape;115;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4529800"/>
             <a:ext cx="6681300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -9070,105 +15563,578 @@
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>appropriate</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> for KS4 and KS5</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="116" name="Google Shape;116;p1" title="noun-crowdfunding-16247.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14296" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="479425" y="3175500"/>
+            <a:ext cx="1048000" cy="898151"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="101" name="Google Shape;101;g23009a846d12fc6_15"/>
+          <p:cNvPr id="192" name="Google Shape;192;g2d41ceb03e9_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7943050" y="1203875"/>
+            <a:ext cx="855925" cy="855925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="193" name="Google Shape;193;g2d41ceb03e9_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5812850" y="2243300"/>
+            <a:ext cx="1470700" cy="1470700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g2d41ceb03e9_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The evolution of communication</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Today</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="1" sz="2900">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="195" name="Google Shape;195;g2d41ceb03e9_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6195713" y="3638850"/>
+            <a:ext cx="704975" cy="704975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="196" name="Google Shape;196;g2d41ceb03e9_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="2957" l="27500" r="28451" t="4621"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7970887" y="2188602"/>
+            <a:ext cx="649298" cy="766299"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="197" name="Google Shape;197;g2d41ceb03e9_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7802562" y="2970125"/>
+            <a:ext cx="985951" cy="1072399"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="198" name="Google Shape;198;g2d41ceb03e9_0_2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6012000" y="1203875"/>
+            <a:ext cx="1072401" cy="1072401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g2d41ceb03e9_0_2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="40975" y="1459925"/>
+            <a:ext cx="5850000" cy="3157500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-352425" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="333333"/>
+              </a:buClr>
+              <a:buSzPts val="1950"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Digital communication now dominates, in business and everyday life. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1950">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-352425" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="333333"/>
+              </a:buClr>
+              <a:buSzPts val="1950"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Handwritten letters are rare, emails are standard, and video calls have largely replaced phone calls in the workplace. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1950">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-352425" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="333333"/>
+              </a:buClr>
+              <a:buSzPts val="1950"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1950">
+                <a:solidFill>
+                  <a:srgbClr val="333333"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Social media platforms like TikTok, X, WhatsApp and Instagram play a key role in professional and personal communication.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1950">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="203" name="Shape 203"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="204" name="Google Shape;204;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="24953" l="29305" r="29531" t="27815"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1846075" y="3751475"/>
             <a:ext cx="1162144" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g23009a846d12fc6_15"/>
+          <p:cNvPr id="205" name="Google Shape;205;g23009a846d12fc6_15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -9192,440 +16158,795 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How much does it cost to have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="103" name="Google Shape;103;g23009a846d12fc6_15"/>
+          <p:cNvPr id="206" name="Google Shape;206;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="8707" l="25534" r="25382" t="8050"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="807375" y="1113375"/>
             <a:ext cx="882175" cy="1496115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="104" name="Google Shape;104;g23009a846d12fc6_15"/>
+          <p:cNvPr id="207" name="Google Shape;207;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3585300" y="3722688"/>
             <a:ext cx="1391075" cy="1391075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="105" name="Google Shape;105;g23009a846d12fc6_15"/>
+          <p:cNvPr id="208" name="Google Shape;208;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="605475" y="2609500"/>
             <a:ext cx="1580575" cy="1580575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="106" name="Google Shape;106;g23009a846d12fc6_15"/>
+          <p:cNvPr id="209" name="Google Shape;209;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6179250" y="3498600"/>
             <a:ext cx="1496125" cy="1496125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="107" name="Google Shape;107;g23009a846d12fc6_15"/>
+          <p:cNvPr id="210" name="Google Shape;210;g23009a846d12fc6_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6960351" y="1256025"/>
             <a:ext cx="1756300" cy="1756300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g23009a846d12fc6_15"/>
+          <p:cNvPr id="211" name="Google Shape;211;g23009a846d12fc6_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2818250" y="1359625"/>
             <a:ext cx="3542100" cy="2139000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discussion: </a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What are the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>financial</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200" u="sng">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>costs</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="2200">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> associated with mobile phones?</a:t>
             </a:r>
             <a:endParaRPr sz="2200">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="215" name="Shape 215"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g2d41ceb03e9_0_34"/>
+          <p:cNvPr id="216" name="Google Shape;216;g2d41ceb03e9_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="108525" y="4316050"/>
+            <a:ext cx="1779900" cy="460200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>insurance</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;g2d41ceb03e9_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2130475" y="4316050"/>
+            <a:ext cx="1779900" cy="460200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>data</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g2d41ceb03e9_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4070275" y="4316050"/>
+            <a:ext cx="1779900" cy="460200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>tariff</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;g2d41ceb03e9_0_34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6092225" y="4316050"/>
+            <a:ext cx="1779900" cy="460200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF8022"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="595959"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>device</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;g2d41ceb03e9_0_34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2900"/>
+              <a:t>How much does it cost to have a mobile phone?</a:t>
+            </a:r>
+            <a:endParaRPr sz="2900"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000"/>
+              <a:t>Copy the table and match the definitions with the keywords below</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="494325" y="1500925"/>
-            <a:ext cx="3844500" cy="400200"/>
+            <a:off x="88350" y="4804800"/>
+            <a:ext cx="6687600" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...1 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr b="1" lang="en-GB" sz="1000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Resource 1 | Mobile phone cost breakdown</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="114" name="Google Shape;114;g2d41ceb03e9_0_34"/>
+          <p:cNvPr id="222" name="Google Shape;222;g2d41ceb03e9_0_34"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="88338" y="1156150"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{53212D91-4EE3-4255-AA6F-051D9CF8F9E4}</a:tableStyleId>
+                <a:tableStyleId>{8ADE1D2D-BE62-4D92-AB2E-36FA0C27AA43}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1651175"/>
                 <a:gridCol w="5726625"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
@@ -9669,1022 +16990,668 @@
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB" sz="1200">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Definition </a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1200">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="548600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1300">
+                        <a:rPr lang="en-GB" sz="1500">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>This cost can be paid  in one go or over an agreed period of time.</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1300">
+                      <a:endParaRPr sz="1500">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="548600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1300">
+                        <a:rPr lang="en-GB" sz="1500">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This charge is based on how many </a:t>
+                        <a:t>This charge is based on the number of calls and texts used. It can be charged monthly, or paid as </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1300" u="sng">
+                        <a:rPr b="1" lang="en-GB" sz="1500">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>calls</a:t>
+                        <a:t>pay-as-you-go/top-up</a:t>
                       </a:r>
-                      <a:r>
-[...59 lines deleted...]
-                      <a:endParaRPr sz="1300">
+                      <a:endParaRPr b="1" sz="1500">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="548600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1300">
+                        <a:rPr lang="en-GB" sz="1500">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This charge is for the amount of </a:t>
+                        <a:t>This charge is for the amount of internet used. It is measured in GB (gigabytes).</a:t>
                       </a:r>
-                      <a:r>
-[...47 lines deleted...]
-                      <a:endParaRPr sz="1300">
+                      <a:endParaRPr sz="1500">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="731500">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-GB" sz="1300">
+                        <a:rPr lang="en-GB" sz="1500">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This cost will allow you to replace your phone if it is </a:t>
+                        <a:t>This cost allows the phone to be replaced if it is lost, stolen or damaged.</a:t>
                       </a:r>
-                      <a:r>
-[...47 lines deleted...]
-                      <a:endParaRPr sz="1300">
+                      <a:endParaRPr sz="1500">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
-                    <a:p>
-[...17 lines deleted...]
-                    </a:p>
                   </a:txBody>
-                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425"/>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g2d41ceb03e9_0_34"/>
-[...337 lines deleted...]
-          <p:cNvPr id="120" name="Google Shape;120;g2d41ceb03e9_0_34"/>
+          <p:cNvPr id="223" name="Google Shape;223;g2d41ceb03e9_0_34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="88350" y="4804800"/>
-[...58 lines deleted...]
-            <a:ext cx="1313400" cy="2751900"/>
+            <a:off x="7598400" y="1177700"/>
+            <a:ext cx="1434300" cy="2751900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Stretch: What deals or bargains do phone companies offer?</a:t>
+              <a:t>Stretch: What deals or bargains might phone companies offer?</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="126" name="Google Shape;126;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="228" name="Google Shape;228;g1cb38281e4a_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="2793" l="23508" r="23284" t="2537"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3876550" y="1602904"/>
             <a:ext cx="1320350" cy="2349197"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="229" name="Google Shape;229;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5526925" y="1401450"/>
             <a:ext cx="3464700" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd fmla="val -56623" name="adj1"/>
               <a:gd fmla="val 41569" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
@@ -10692,51 +17659,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="230" name="Google Shape;230;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="108525" y="2782400"/>
             <a:ext cx="3361800" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd fmla="val 57735" name="adj1"/>
               <a:gd fmla="val 2528" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
@@ -10744,146 +17711,146 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="231" name="Google Shape;231;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5526925" y="1450925"/>
             <a:ext cx="3540900" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>This charge is for the amount of internet you use. It is measured in GB (gigabytes).</a:t>
+              <a:t>This charge is for the amount of internet used. It is measured in GB (gigabytes).</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="232" name="Google Shape;232;g1cb38281e4a_0_24"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="61450" y="1450925"/>
             <a:ext cx="3408875" cy="1043725"/>
             <a:chOff x="61450" y="1450925"/>
             <a:chExt cx="3408875" cy="1043725"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="131" name="Google Shape;131;g1cb38281e4a_0_24"/>
+            <p:cNvPr id="233" name="Google Shape;233;g1cb38281e4a_0_24"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="61450" y="1450925"/>
               <a:ext cx="3361800" cy="923400"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeRectCallout">
               <a:avLst>
                 <a:gd fmla="val 61224" name="adj1"/>
                 <a:gd fmla="val 42203" name="adj2"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt2"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
@@ -10891,51 +17858,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="132" name="Google Shape;132;g1cb38281e4a_0_24"/>
+            <p:cNvPr id="234" name="Google Shape;234;g1cb38281e4a_0_24"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="108525" y="1571250"/>
               <a:ext cx="3361800" cy="923400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -10982,156 +17949,132 @@
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="235" name="Google Shape;235;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="184725" y="2773700"/>
             <a:ext cx="3361800" cy="1416000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>This charge is based on how many calls and texts you use. It can be </a:t>
-[...23 lines deleted...]
-              <a:t> monthly or you can pay as you go/ top-up.</a:t>
+              <a:t>This charge is based on the number of calls and texts used. It can be charged monthly, or paid as pay-as-you-go/top-up</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="236" name="Google Shape;236;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5652600" y="2697500"/>
             <a:ext cx="3361800" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRectCallout">
             <a:avLst>
               <a:gd fmla="val -56623" name="adj1"/>
               <a:gd fmla="val 41569" name="adj2"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
@@ -11139,132 +18082,132 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="237" name="Google Shape;237;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5694075" y="2697500"/>
             <a:ext cx="3361800" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>This cost will allow you to replace your phone if it is lost, stolen or damaged.</a:t>
+              <a:t>This cost allows the phone to be replaced if it is lost, stolen or damaged.</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="238" name="Google Shape;238;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7211725" y="2034450"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11282,58 +18225,58 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>data</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="239" name="Google Shape;239;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1690425" y="3729500"/>
-            <a:ext cx="1779900" cy="460200"/>
+            <a:off x="2230550" y="3729500"/>
+            <a:ext cx="1239900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -11344,51 +18287,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>tariff</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="240" name="Google Shape;240;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7234500" y="3407000"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11406,51 +18349,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>insurance</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="241" name="Google Shape;241;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1641875" y="2160425"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00FF00"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11468,51 +18411,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>device</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="242" name="Google Shape;242;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11530,51 +18473,51 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How much does it cost to have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="243" name="Google Shape;243;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="108525" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11592,51 +18535,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>insurance</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="244" name="Google Shape;244;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2130475" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11654,51 +18597,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>data</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="245" name="Google Shape;245;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4070275" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11716,51 +18659,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>tariff</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="246" name="Google Shape;246;g1cb38281e4a_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6092225" y="4392250"/>
             <a:ext cx="1779900" cy="460200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="595959"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -11778,51 +18721,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>device</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g1cb38281e4a_0_24"/>
+          <p:cNvPr id="247" name="Google Shape;247;g1cb38281e4a_0_24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1031250"/>
             <a:ext cx="6138900" cy="335700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -11876,406 +18819,430 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="139"/>
+                                          <p:spTgt spid="241"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="136"/>
+                                          <p:spTgt spid="238"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="137"/>
+                                          <p:spTgt spid="239"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="138"/>
+                                          <p:spTgt spid="240"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvPr id="251" name="Shape 251"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;g1cb38281e4a_0_49"/>
+          <p:cNvPr id="252" name="Google Shape;252;g1cb38281e4a_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="570525" y="1500925"/>
             <a:ext cx="3844500" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="151" name="Google Shape;151;g1cb38281e4a_0_49"/>
+          <p:cNvPr id="253" name="Google Shape;253;g1cb38281e4a_0_49"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="215200" y="1160425"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{53212D91-4EE3-4255-AA6F-051D9CF8F9E4}</a:tableStyleId>
+                <a:tableStyleId>{8ADE1D2D-BE62-4D92-AB2E-36FA0C27AA43}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1541400"/>
                 <a:gridCol w="3779225"/>
                 <a:gridCol w="3059475"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
                           </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Keyword </a:t>
                       </a:r>
                       <a:endParaRPr b="1">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
                           </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Definition </a:t>
                       </a:r>
                       <a:endParaRPr b="1">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk2"/>
                           </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Discussion </a:t>
                       </a:r>
                       <a:endParaRPr b="1">
                         <a:solidFill>
                           <a:schemeClr val="dk2"/>
                         </a:solidFill>
+                        <a:latin typeface="Lato"/>
+                        <a:ea typeface="Lato"/>
+                        <a:cs typeface="Lato"/>
+                        <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:solidFill>
                       <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="665250">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
@@ -12486,53 +19453,89 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This charge is based on how many calls and texts you use. It can be charged monthly or you can pay as you go/top-up.</a:t>
+                        <a:t>This charge is based on the number of calls and texts used. It can be charged monthly, or paid as </a:t>
                       </a:r>
-                      <a:endParaRPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>pa</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>y</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr b="1" lang="en-GB">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lato"/>
+                          <a:ea typeface="Lato"/>
+                          <a:cs typeface="Lato"/>
+                          <a:sym typeface="Lato"/>
+                        </a:rPr>
+                        <a:t>-as-you-go/top-up</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -12740,51 +19743,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This charge is for the amount of internet you use. It is measured in GB (gigabytes).</a:t>
+                        <a:t>This charge is for the amount of internet used. It is measured in GB (gigabytes).</a:t>
                       </a:r>
                       <a:endParaRPr>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
@@ -12970,51 +19973,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-GB">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
-                        <a:t>This cost will allow you to replace your phone if it is lost, stolen or damaged.</a:t>
+                        <a:t>This cost allows the phone to be replaced if it is lost, stolen or damaged.</a:t>
                       </a:r>
                       <a:endParaRPr>
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
@@ -13105,117 +20108,117 @@
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g1cb38281e4a_0_49"/>
+          <p:cNvPr id="254" name="Google Shape;254;g1cb38281e4a_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="215188" y="4453750"/>
             <a:ext cx="4347000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Stretch: </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g1cb38281e4a_0_49"/>
+          <p:cNvPr id="255" name="Google Shape;255;g1cb38281e4a_0_49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -13239,77 +20242,77 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>How much does it cost to have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="157" name="Shape 157"/>
+        <p:cNvPr id="259" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g23009a846d12fc6_25"/>
+          <p:cNvPr id="260" name="Google Shape;260;g23009a846d12fc6_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="251975" y="1202000"/>
-            <a:ext cx="5318700" cy="3509400"/>
+            <a:ext cx="5318700" cy="2955300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -13343,217 +20346,194 @@
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The most popular mobile phone devices can cost over £1,000. </a:t>
+              <a:t>Some popular smartphones can cost over £1,000. </a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If you choose to pay this monthly, it is considered a </a:t>
+              <a:t>If someone chooses to pay this monthly, it is considered a </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>credit agreement</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
-[...30 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...9 lines deleted...]
-              <a:t/>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To cover the cost of your phone, the provider (like EE, O2) lets you pay it back in monthly instalments</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g23009a846d12fc6_25"/>
+          <p:cNvPr id="261" name="Google Shape;261;g23009a846d12fc6_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -13580,204 +20560,204 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who can</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> have a mobile phone?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="160" name="Google Shape;160;g23009a846d12fc6_25"/>
+          <p:cNvPr id="262" name="Google Shape;262;g23009a846d12fc6_25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6435047" y="1502900"/>
             <a:ext cx="2061976" cy="2630700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g23009a846d12fc6_25"/>
+          <p:cNvPr id="263" name="Google Shape;263;g23009a846d12fc6_25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4133600"/>
-            <a:ext cx="3405600" cy="461700"/>
+            <a:ext cx="3405600" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Who can have a mobile phone?</a:t>
+              <a:t>Who can have a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g23009a846d12fc6_25"/>
+          <p:cNvPr id="264" name="Google Shape;264;g23009a846d12fc6_25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
-            <a:off x="3627800" y="4271050"/>
+            <a:off x="3511950" y="4348850"/>
             <a:ext cx="531300" cy="516000"/>
           </a:xfrm>
           <a:prstGeom prst="bentArrow">
             <a:avLst>
               <a:gd fmla="val 25000" name="adj1"/>
               <a:gd fmla="val 25000" name="adj2"/>
               <a:gd fmla="val 25000" name="adj3"/>
               <a:gd fmla="val 43750" name="adj4"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="166" name="Shape 166"/>
+        <p:cNvPr id="268" name="Shape 268"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;g1faff74f8be_0_5"/>
+          <p:cNvPr id="269" name="Google Shape;269;g1faff74f8be_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="222425" y="1322025"/>
             <a:ext cx="6045900" cy="2618100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -13958,51 +20938,81 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Have two proofs of address (utility bills, rental contracts etc.) which must show both your name and address</a:t>
+              <a:t>Have two proofs of address (utility bills, rental contracts etc.) which must show both someone’s name </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> address</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -14043,460 +21053,461 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="168" name="Google Shape;168;g1faff74f8be_0_5"/>
+          <p:cNvPr id="270" name="Google Shape;270;g1faff74f8be_0_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6420750" y="1447075"/>
             <a:ext cx="2790050" cy="2790050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g1faff74f8be_0_5"/>
+          <p:cNvPr id="271" name="Google Shape;271;g1faff74f8be_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="220950" y="3973525"/>
             <a:ext cx="6103500" cy="615900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-            <a:noFill/>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This is why parents/carers are usually the people who pay for and are ultimately responsible for young people’s phones</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1500">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g1faff74f8be_0_5"/>
+          <p:cNvPr id="272" name="Google Shape;272;g1faff74f8be_0_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Who can have a mobile phone </a:t>
-[...17 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>Who can have a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="169"/>
+                                          <p:spTgt spid="271"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="174" name="Shape 174"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g23009a846d12fc6_36"/>
+          <p:cNvPr id="277" name="Google Shape;277;g23009a846d12fc6_36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="458000" y="1763750"/>
-            <a:ext cx="2439600" cy="2755800"/>
+            <a:ext cx="2439600" cy="3311700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g23009a846d12fc6_36"/>
+          <p:cNvPr id="278" name="Google Shape;278;g23009a846d12fc6_36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6052250" y="1763750"/>
-            <a:ext cx="2439600" cy="2755800"/>
+            <a:ext cx="2439600" cy="3311700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g23009a846d12fc6_36"/>
+          <p:cNvPr id="279" name="Google Shape;279;g23009a846d12fc6_36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3226125" y="1763750"/>
-            <a:ext cx="2439600" cy="2755800"/>
+            <a:ext cx="2439600" cy="3311700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g23009a846d12fc6_36"/>
+          <p:cNvPr id="280" name="Google Shape;280;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14504,658 +21515,646 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g23009a846d12fc6_36"/>
+          <p:cNvPr id="281" name="Google Shape;281;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="580300" y="3520850"/>
-            <a:ext cx="2259300" cy="769500"/>
+            <a:ext cx="2259300" cy="1200600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan is about to turn </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>17</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has just got his </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>first job.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g23009a846d12fc6_36"/>
+          <p:cNvPr id="282" name="Google Shape;282;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3273475" y="3413150"/>
-            <a:ext cx="2439600" cy="923400"/>
+            <a:ext cx="2439600" cy="1662300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Emily</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> is a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>20-year</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200">
+              <a:t>20-year-old</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> old </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>student</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has had a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>part-time job</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> as a babysitter for a  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200">
+              <a:t> as a babysitter for a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>neighbour</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for the last </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>three years</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g23009a846d12fc6_36"/>
+          <p:cNvPr id="283" name="Google Shape;283;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6139350" y="3628550"/>
-            <a:ext cx="2389200" cy="554100"/>
+            <a:ext cx="2389200" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Angelie</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>19-years old</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200">
+              <a:t>19 years old</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>  and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>works</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> as an apprentice </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1600" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>plumber</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1600">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="182" name="Google Shape;182;g23009a846d12fc6_36"/>
+          <p:cNvPr id="284" name="Google Shape;284;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="19595" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3838100" y="1982049"/>
             <a:ext cx="1111850" cy="1378000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="183" name="Google Shape;183;g23009a846d12fc6_36"/>
+          <p:cNvPr id="285" name="Google Shape;285;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="11614" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6770450" y="1913624"/>
             <a:ext cx="1111850" cy="1514842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="184" name="Google Shape;184;g23009a846d12fc6_36"/>
+          <p:cNvPr id="286" name="Google Shape;286;g23009a846d12fc6_36"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037425" y="1919599"/>
             <a:ext cx="1280725" cy="1502925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g23009a846d12fc6_36"/>
+          <p:cNvPr id="287" name="Google Shape;287;g23009a846d12fc6_36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Who can have a mobile phone </a:t>
-[...17 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>Who can have a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="189" name="Shape 189"/>
+        <p:cNvPr id="291" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g25eaaf95b50_0_57"/>
+          <p:cNvPr id="292" name="Google Shape;292;g25eaaf95b50_0_57"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="458000" y="1916150"/>
-            <a:ext cx="2439600" cy="2850000"/>
+            <a:ext cx="2439600" cy="3113400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g25eaaf95b50_0_57"/>
+          <p:cNvPr id="293" name="Google Shape;293;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -15163,166 +22162,166 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;g25eaaf95b50_0_57"/>
+          <p:cNvPr id="294" name="Google Shape;294;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="580300" y="3673250"/>
-            <a:ext cx="2259300" cy="554100"/>
+            <a:ext cx="2259300" cy="1015800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rowan is about to turn </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1800" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>17</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> and has just got his </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" sz="1800" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>first job.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr sz="2000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="193" name="Google Shape;193;g25eaaf95b50_0_57"/>
+          <p:cNvPr id="295" name="Google Shape;295;g25eaaf95b50_0_57"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15096" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1037425" y="2071999"/>
             <a:ext cx="1280725" cy="1502925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g25eaaf95b50_0_57"/>
+          <p:cNvPr id="296" name="Google Shape;296;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2973800" y="2246375"/>
             <a:ext cx="6045900" cy="1231500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -15384,51 +22383,51 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g25eaaf95b50_0_57"/>
+          <p:cNvPr id="297" name="Google Shape;297;g25eaaf95b50_0_57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -15483,786 +22482,161 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="194"/>
-[...671 lines deleted...]
-                                          <p:spTgt spid="204"/>
+                                          <p:spTgt spid="296"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="301" name="Shape 301"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g25eaaf95b50_0_89"/>
+          <p:cNvPr id="302" name="Google Shape;302;g25eaaf95b50_0_73"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458000" y="1916150"/>
+            <a:ext cx="2439600" cy="3165900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1175075"/>
             <a:ext cx="9144000" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -16270,344 +22644,202 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g25eaaf95b50_0_89"/>
+          <p:cNvPr id="304" name="Google Shape;304;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="576750" y="3780950"/>
-            <a:ext cx="2389200" cy="738900"/>
+            <a:off x="530275" y="3565550"/>
+            <a:ext cx="2439600" cy="1339200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1500">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Angelie is </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:t>Emily is a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>19-years old</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200">
+              <a:t>20-year-old</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>  and </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>works</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200">
+              <a:t>student</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> as an apprentice </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:t> and has had a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500" u="sng">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>plumber</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200">
+              <a:t>part-time job</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
+              <a:t> as a babysitter for a neighbour for the last </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>three years</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1500">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1500">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...18 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="212" name="Google Shape;212;g25eaaf95b50_0_89"/>
+          <p:cNvPr id="305" name="Google Shape;305;g25eaaf95b50_0_73"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="11614" l="0" r="0" t="0"/>
+          <a:srcRect b="19595" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1207850" y="2066024"/>
-            <a:ext cx="1111850" cy="1514842"/>
+            <a:off x="1094900" y="2134449"/>
+            <a:ext cx="1111850" cy="1378000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g25eaaf95b50_0_89"/>
-[...139 lines deleted...]
-          <p:cNvPr id="214" name="Google Shape;214;g25eaaf95b50_0_89"/>
+          <p:cNvPr id="306" name="Google Shape;306;g25eaaf95b50_0_73"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -16625,279 +22857,9955 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who can have a mobile phone contract?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g25eaaf95b50_0_89"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="307" name="Google Shape;307;g25eaaf95b50_0_73"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="458000" y="1916150"/>
-            <a:ext cx="2439600" cy="2850000"/>
+            <a:off x="2969875" y="2170175"/>
+            <a:ext cx="6045900" cy="1508400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="38100">
-[...6 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1600">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="6AA84F"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Emily </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>old enough</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> to get a mobile phone contract</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="6AA84F"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Emily has </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> income from her </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>part-time job</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> but this may be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>low</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>unreliable</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1600">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="213"/>
+                                          <p:spTgt spid="307"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvPr id="120" name="Shape 120"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g141cf03ea03_0_38"/>
+          <p:cNvPr id="121" name="Google Shape;121;g3f531ec2829_0_47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="467424" y="427742"/>
+            <a:ext cx="3262500" cy="781200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>What is F</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="3600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>lic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;g3f531ec2829_0_47"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="462400" y="1418175"/>
+            <a:ext cx="7527300" cy="2745900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>FT FLIC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Light"/>
+                <a:ea typeface="Lato Light"/>
+                <a:cs typeface="Lato Light"/>
+                <a:sym typeface="Lato Light"/>
+              </a:rPr>
+              <a:t> (Financial Times Financial Literacy and Inclusion Campaign) is an independent charity focused on building the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>financial knowledge and skills</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Light"/>
+                <a:ea typeface="Lato Light"/>
+                <a:cs typeface="Lato Light"/>
+                <a:sym typeface="Lato Light"/>
+              </a:rPr>
+              <a:t> of everyone in the UK, especially the people who don’t usually come across this information. </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Light"/>
+              <a:ea typeface="Lato Light"/>
+              <a:cs typeface="Lato Light"/>
+              <a:sym typeface="Lato Light"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="311" name="Shape 311"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;g25eaaf95b50_0_89"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="458000" y="1916150"/>
+            <a:ext cx="2439600" cy="3155400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g25eaaf95b50_0_89"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="576750" y="3780950"/>
+            <a:ext cx="2256300" cy="1354500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Angelie is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>19 years old</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>  and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>works</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> as an apprentice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>plumber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;g25eaaf95b50_0_89"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1175075"/>
+            <a:ext cx="9144000" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discuss reasons why each person may or may not be able to get a mobile phone contract.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="315" name="Google Shape;315;g25eaaf95b50_0_89"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="11614" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1207850" y="2066024"/>
+            <a:ext cx="1111850" cy="1514842"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;g25eaaf95b50_0_89"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2965950" y="2246375"/>
+            <a:ext cx="6045900" cy="1508400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1600">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="6AA84F"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Angelie is old enough to get a mobile phone</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="6AA84F"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Angelie has a job and may be able to seek an affordable contract</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1600">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;g25eaaf95b50_0_89"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Who can have a mobile phone contract?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="316"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;g3f56e36984a_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="323" name="Google Shape;323;g3f56e36984a_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;g3f56e36984a_0_137"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3f56e36984a_0_137"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;g3f56e36984a_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="327" name="Google Shape;327;g3f56e36984a_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g3f56e36984a_0_137"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3f56e36984a_0_137"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;g3f56e36984a_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;g3f56e36984a_0_137"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Compare different mobile phone contracts</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="332" name="Google Shape;332;g3f56e36984a_0_137"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="333" name="Google Shape;333;g3f56e36984a_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;g3f56e36984a_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;g3f56e36984a_0_137"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;g3f56e36984a_0_137"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest strategies to manage mobile phone costs</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="337" name="Google Shape;337;g3f56e36984a_0_137" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3f56e36984a_0_137"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;g3f56e36984a_0_137"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="340" name="Google Shape;340;g3f56e36984a_0_137"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;g23009a846d12fc6_31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="2051950"/>
+            <a:ext cx="2765400" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited data, calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Roam freely in the EU only, up to 25GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>36 month device plan</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+              <a:extLst>
+                <a:ext uri="http://customooxmlschemas.google.com/">
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="3"/>
+                </a:ext>
+              </a:extLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>£15.99 for the device and £25.00 tariff</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+              <a:extLst>
+                <a:ext uri="http://customooxmlschemas.google.com/">
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
+                </a:ext>
+              </a:extLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Total cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="7"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t> | £45.99 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="700">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;g23009a846d12fc6_31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3189300" y="2051950"/>
+            <a:ext cx="2765400" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>150GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Roam at no extra cost in 75 destinations worldwide, including the EU, US and Australia</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>36 month device plan</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£22</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.99</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for the device and £30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.99</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> tariff</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Total cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> | £53.98 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="500">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g23009a846d12fc6_31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Comparing mobile phone tariffs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;g23009a846d12fc6_31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1706625"/>
+            <a:ext cx="2765400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Unit outline</a:t>
+              <a:t>OPTION 1 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g23009a846d12fc6_31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3189300" y="1706625"/>
+            <a:ext cx="2765400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 2 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;g23009a846d12fc6_31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6136350" y="1706625"/>
+            <a:ext cx="2765400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 3 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;g23009a846d12fc6_31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1101500"/>
+            <a:ext cx="8685000" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Which contract is the best option and why?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;g23009a846d12fc6_31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7874325" y="4370225"/>
+            <a:ext cx="1207500" cy="627000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;g23009a846d12fc6_31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6161850" y="2051950"/>
+            <a:ext cx="2739900" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>150GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>24 month contract</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£22.00 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Sim only </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Device </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>purchased</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> separately £1,099</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="357" name="Shape 357"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1670950"/>
+            <a:ext cx="2816400" cy="2234400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited data, calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Roam freely in the EU, up to 25GB.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>36 month device plan</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£55.99 | £22.99 device and £33.00 tariff</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="700">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Comparing mobile phone tariffs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1325625"/>
+            <a:ext cx="2816400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 1 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3261500" y="1670950"/>
+            <a:ext cx="5389800" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Pros</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3325225" y="2740450"/>
+            <a:ext cx="5389800" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="CC0000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cons</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="CC0000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3261500" y="1990650"/>
+            <a:ext cx="5389800" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>All usage costs are included in the tariff</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Some data included when travelling</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;g1fb312b87e9_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3394200" y="3098850"/>
+            <a:ext cx="5389800" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Some people might feel 36 months is a long time to be signed up to a contract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="361"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="363"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="362"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="364"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="368" name="Shape 368"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216000" y="1670400"/>
+            <a:ext cx="2816400" cy="2235600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>150GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Roam at no extra cost in 75 destinations worldwide, including the EU, US and Australia.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>36 month device plan</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£53.98 | £22.99 device and £30.99 tariff</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="500">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Comparing mobile phone tariffs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="371" name="Google Shape;371;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3261500" y="1670950"/>
+            <a:ext cx="5389800" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Pros</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3325225" y="2740450"/>
+            <a:ext cx="5389800" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="CC0000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cons</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="CC0000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3261500" y="1990650"/>
+            <a:ext cx="5389800" cy="1015800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>There are no extra costs for data usage when travelling </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3394200" y="3098850"/>
+            <a:ext cx="5389800" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Data usage is capped</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="375" name="Google Shape;375;g1fb312b87e9_0_21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1325625"/>
+            <a:ext cx="2816400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 2 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="371"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="373"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="372"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="374"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="379" name="Shape 379"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="380" name="Google Shape;380;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Comparing mobile phone tariffs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216000" y="1670400"/>
+            <a:ext cx="2816400" cy="2234400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>150GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>24 month contract</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£22.00 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Sim only </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Device purchased separately £1,099</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3261500" y="1670950"/>
+            <a:ext cx="5389800" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6AA84F"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Pros</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="6AA84F"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="383" name="Google Shape;383;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3325225" y="2740450"/>
+            <a:ext cx="5389800" cy="461700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="CC0000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cons</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:srgbClr val="CC0000"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="384" name="Google Shape;384;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3261500" y="1990650"/>
+            <a:ext cx="5389800" cy="1015800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Cheaper, with a shorter contract term in comparison to other deals </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3394200" y="3098850"/>
+            <a:ext cx="5389800" cy="1015800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The latest phone might be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>unaffordable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> for some and there is no option to upgrade.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g1fb312b87e9_0_9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1325625"/>
+            <a:ext cx="2816400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 3 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="382"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="384"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="383"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="385"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="390" name="Shape 390"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="391" name="Google Shape;391;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Comparing mobile phone tariffs</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="392" name="Google Shape;392;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="64350" y="1177700"/>
+            <a:ext cx="8865000" cy="516000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Explain </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="8"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>w</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="9"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>hich</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> option Angelie should</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="10"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>choose and give reasons for your choice.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Stretch: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Explain</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> why you have </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> chosen one of the other options.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="2280550"/>
+            <a:ext cx="2273700" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited data, calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Roam freely in the EU only, up to 25GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="11"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>36 month device plan</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+              <a:extLst>
+                <a:ext uri="http://customooxmlschemas.google.com/">
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="12"/>
+                </a:ext>
+              </a:extLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="13"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>£15.99 for the device and £25.00 tariff</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+              <a:extLst>
+                <a:ext uri="http://customooxmlschemas.google.com/">
+                  <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="14"/>
+                </a:ext>
+              </a:extLst>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="15"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t>Total cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:extLst>
+                  <a:ext uri="http://customooxmlschemas.google.com/">
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="16"/>
+                  </a:ext>
+                </a:extLst>
+              </a:rPr>
+              <a:t> | £45.99 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="700">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2660565" y="2280550"/>
+            <a:ext cx="2273700" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>150GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Roam at no extra cost in 75 destinations worldwide, including the EU, US and Australia</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>36 month device plan</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£22.99 for the device and £30.99 tariff</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Total cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> | £53.98 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="500">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="216750" y="1935225"/>
+            <a:ext cx="2273400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 1 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2660561" y="1935225"/>
+            <a:ext cx="2273400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 2 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="397" name="Google Shape;397;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5083407" y="1935225"/>
+            <a:ext cx="2273400" cy="256200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 16667" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>OPTION 3 </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5104381" y="2280550"/>
+            <a:ext cx="2252400" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unlimited calls and texts</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>150GB data</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>24-month contract</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>£22.00 </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Sim only </a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Device purchased separately £1,099</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g1fb312b87e9_0_79"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7474700" y="2272875"/>
+            <a:ext cx="1454700" cy="2724300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="dot"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The best option for Angelie is…because…</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>KEY WORDS</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>lexibility</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>w</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>ork</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>c</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>ost</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>contract</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="403" name="Shape 403"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;g3f56e36984a_0_161"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;g3f56e36984a_0_161"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="406" name="Google Shape;406;g3f56e36984a_0_161"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="407" name="Google Shape;407;g3f56e36984a_0_161"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;g3f56e36984a_0_161"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;g3f56e36984a_0_161"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;g3f56e36984a_0_161"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;g3f56e36984a_0_161"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3f56e36984a_0_161"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="413" name="Google Shape;413;g3f56e36984a_0_161"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Compare different mobile phone contracts</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="414" name="Google Shape;414;g3f56e36984a_0_161"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;g3f56e36984a_0_161"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g3f56e36984a_0_161"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3f56e36984a_0_161"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3f56e36984a_0_161"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest strategies to manage mobile phone costs</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3f56e36984a_0_161" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="420" name="Google Shape;420;g3f56e36984a_0_161" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;g3f56e36984a_0_161"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;g3f56e36984a_0_161"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3f56e36984a_0_161"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="427" name="Shape 427"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;g23009a846d12fc6_41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2118500" y="1336525"/>
+            <a:ext cx="6601800" cy="2124000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Rowan is planning to go on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>holiday</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Rowan’s carer is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>concerned</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> that Rowan will not be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" u="sng">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>responsible</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> when using his phone on holiday. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discussion topics:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What do you think Rowan’s carer might be worried about?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>What can Rowan’s carer do to manage their worries?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;g23009a846d12fc6_41"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discussion: </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2900">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Managing mobile phone costs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="430" name="Google Shape;430;g23009a846d12fc6_41"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="15096" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="465925" y="1495899"/>
+            <a:ext cx="1280725" cy="1502925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="431" name="Google Shape;431;g23009a846d12fc6_41"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2995875" y="3619775"/>
+            <a:ext cx="1387925" cy="1387925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="432" name="Google Shape;432;g23009a846d12fc6_41"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4511600" y="3619775"/>
+            <a:ext cx="1387925" cy="1387925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="436" name="Shape 436"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="437" name="Google Shape;437;g1fb312b87e9_0_91"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360375" y="1609375"/>
+            <a:ext cx="2479775" cy="2479775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;g1fb312b87e9_0_91"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3369875" y="2177625"/>
+            <a:ext cx="5379900" cy="1154400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Send Rowan a postcard advising what he</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2100">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> should do to manage his mobile phone costs, especially while he is travelling.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2100">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g1fb312b87e9_0_91"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Managing mobile phone costs</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;g141cf03ea03_0_38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="990"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Unit outline</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="37" name="Google Shape;37;g141cf03ea03_0_38"/>
+          <p:cNvPr id="128" name="Google Shape;128;g141cf03ea03_0_38"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{1AAEDBCE-C6BC-413F-A455-DEA27CB134EC}</a:tableStyleId>
+                <a:tableStyleId>{87910AC4-F5B4-4A0C-BF98-BC1399D6FFF1}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -17851,7440 +33759,70 @@
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="219" name="Shape 219"/>
+        <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g1cb38281e4a_0_81"/>
-[...7369 lines deleted...]
-          <p:cNvPr id="310" name="Google Shape;310;g23009a846d12fc6_46"/>
+          <p:cNvPr id="444" name="Google Shape;444;g23009a846d12fc6_46"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7960425" y="4312350"/>
             <a:ext cx="970200" cy="678900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -25295,92 +33833,92 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g23009a846d12fc6_46"/>
+          <p:cNvPr id="445" name="Google Shape;445;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="929725" y="906025"/>
             <a:ext cx="5600100" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g23009a846d12fc6_46"/>
+          <p:cNvPr id="446" name="Google Shape;446;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -25413,190 +33951,190 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Managing your mobile phone costs</a:t>
+              <a:t>Managing mobile phone costs</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="313" name="Google Shape;313;g23009a846d12fc6_46"/>
+          <p:cNvPr id="447" name="Google Shape;447;g23009a846d12fc6_46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4912025" y="1458625"/>
             <a:ext cx="1767138" cy="1572684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="314" name="Google Shape;314;g23009a846d12fc6_46"/>
+          <p:cNvPr id="448" name="Google Shape;448;g23009a846d12fc6_46"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2615900" y="1351100"/>
             <a:ext cx="1941100" cy="1727506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="315" name="Google Shape;315;g23009a846d12fc6_46"/>
+          <p:cNvPr id="449" name="Google Shape;449;g23009a846d12fc6_46"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6957975" y="1507254"/>
             <a:ext cx="2107500" cy="3423909"/>
             <a:chOff x="250375" y="1657891"/>
             <a:chExt cx="2107500" cy="3423909"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="316" name="Google Shape;316;g23009a846d12fc6_46"/>
+            <p:cNvPr id="450" name="Google Shape;450;g23009a846d12fc6_46"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="302650" y="1657891"/>
               <a:ext cx="1767138" cy="1572684"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="317" name="Google Shape;317;g23009a846d12fc6_46"/>
+            <p:cNvPr id="451" name="Google Shape;451;g23009a846d12fc6_46"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="250375" y="3388600"/>
               <a:ext cx="2107500" cy="1693200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -25650,93 +34188,93 @@
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>insurance</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB">
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
               <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g23009a846d12fc6_46"/>
+          <p:cNvPr id="452" name="Google Shape;452;g23009a846d12fc6_46"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="102000" y="1660100"/>
             <a:ext cx="2243100" cy="3118225"/>
             <a:chOff x="2233575" y="1747875"/>
             <a:chExt cx="2243100" cy="3118225"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="319" name="Google Shape;319;g23009a846d12fc6_46"/>
+            <p:cNvPr id="453" name="Google Shape;453;g23009a846d12fc6_46"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2441300" y="1747875"/>
               <a:ext cx="1564925" cy="1392725"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="320" name="Google Shape;320;g23009a846d12fc6_46"/>
+            <p:cNvPr id="454" name="Google Shape;454;g23009a846d12fc6_46"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2233575" y="3388600"/>
               <a:ext cx="2243100" cy="1477500"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -25772,790 +34310,399 @@
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>unlimited</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB">
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> data plan if not much data is being used.</a:t>
               </a:r>
               <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g23009a846d12fc6_46"/>
+          <p:cNvPr id="455" name="Google Shape;455;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5008948" y="3262650"/>
             <a:ext cx="1856400" cy="1477500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Is a new phone a need or a want? </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>If it’s a want the best thing </a:t>
+              <a:t>If it’s a want, the best thing </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>could</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> be to stick with the phone in your hand.</a:t>
+              <a:t> be to stick with the phone you have now.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g23009a846d12fc6_46"/>
+          <p:cNvPr id="456" name="Google Shape;456;g23009a846d12fc6_46"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2555463" y="3262650"/>
-            <a:ext cx="2243100" cy="1477500"/>
+            <a:ext cx="2243100" cy="1693200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Reduce data where possible</a:t>
+              <a:t>Reduce data/battery where possible</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Test turning off notifications, turning the screen to black &amp; white, or using airplane mode when the phone is not in use.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
-[...388 lines deleted...]
-        <p:cNvPr id="326" name="Shape 326"/>
+        <p:cNvPr id="460" name="Shape 460"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="327" name="Google Shape;327;g2762c0ef7c3_0_122"/>
+          <p:cNvPr id="461" name="Google Shape;461;g2762c0ef7c3_0_122"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6454500" y="1250450"/>
             <a:ext cx="2735325" cy="2735325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2762c0ef7c3_0_122"/>
+          <p:cNvPr id="462" name="Google Shape;462;g2762c0ef7c3_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="230625" y="1748238"/>
-            <a:ext cx="6369900" cy="2678100"/>
+            <a:off x="230625" y="1748250"/>
+            <a:ext cx="6888000" cy="3401700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
-[...6 lines deleted...]
-              <a:buSzPts val="1800"/>
+            <a:pPr indent="-374650" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2300"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr lang="en-GB" sz="2300">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Is having a mobile phone a ‘need’ or a ‘want’?</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="2300">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:pPr indent="-374650" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2300"/>
+              <a:buFont typeface="Lato"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2300">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Prioritise the ‘nice to haves’ or ‘wants’ and write down how this could help </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2300">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2300">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> manage costs when deciding what contract to sign up for.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2300">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
-[...19 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2300">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="0"/>
-[...9 lines deleted...]
-            <a:endParaRPr sz="1800">
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr i="1" lang="en-GB" sz="2300">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>For example: unlimited texts are important to me but I don’t need data for the EU as I don’t intend to travel outside of the UK.</a:t>
+            </a:r>
+            <a:endParaRPr i="1" sz="2300">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...24 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g2762c0ef7c3_0_122"/>
+          <p:cNvPr id="463" name="Google Shape;463;g2762c0ef7c3_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -26629,51 +34776,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g2762c0ef7c3_0_122"/>
+          <p:cNvPr id="464" name="Google Shape;464;g2762c0ef7c3_0_122"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="184725" y="1166350"/>
             <a:ext cx="6773400" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -26695,70 +34842,1196 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Let’s revisit our starting point and see if any of our views have changed.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="468" name="Shape 468"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="469" name="Google Shape;469;g3f56e36984a_0_185"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;g3f56e36984a_0_185"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FFF2CC"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3f56e36984a_0_185"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;g3f56e36984a_0_185"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="473" name="Google Shape;473;g3f56e36984a_0_185"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;g3f56e36984a_0_185"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="475" name="Google Shape;475;g3f56e36984a_0_185"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3f56e36984a_0_185"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;g3f56e36984a_0_185"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="478" name="Google Shape;478;g3f56e36984a_0_185"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Compare different mobile phone contracts</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3f56e36984a_0_185"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g3f56e36984a_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;g3f56e36984a_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;g3f56e36984a_0_185"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;g3f56e36984a_0_185"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest strategies to manage mobile phone costs</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="484" name="Google Shape;484;g3f56e36984a_0_185" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="485" name="Google Shape;485;g3f56e36984a_0_185" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g3f56e36984a_0_185"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;g3f56e36984a_0_185"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3f56e36984a_0_185"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="489" name="Google Shape;489;g3f56e36984a_0_185" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;g1575e96a1fb_0_290"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="985063"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -26780,51 +36053,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="495" name="Google Shape;495;g1575e96a1fb_0_290"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -26860,84 +36133,84 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="499" name="Shape 499"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g369469c4ef9_0_0"/>
+          <p:cNvPr id="500" name="Google Shape;500;g369469c4ef9_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="462425" y="1142575"/>
-            <a:ext cx="7875600" cy="1683900"/>
+            <a:ext cx="7875600" cy="2330400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -27144,67 +36417,168 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Martin Lewis explains how 14 million people are overpaying on their mobile phone contract	</a:t>
+              <a:t>Martin Lewis explains how 14 million people are overpaying on their mobile phone contract</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>MoneySavingExpert: Cheap Phone Finder</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Internet Matters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>: Independent not-for-profit with guides on mobile safety and costs</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g369469c4ef9_0_0"/>
+          <p:cNvPr id="501" name="Google Shape;501;g369469c4ef9_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -27237,179 +36611,382 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvPr id="132" name="Shape 132"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g25eaaf95b50_0_0"/>
+          <p:cNvPr id="133" name="Google Shape;133;g3f531ec2829_0_143"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311700" y="3442550"/>
-            <a:ext cx="8520600" cy="792600"/>
+            <a:off x="360375" y="270375"/>
+            <a:ext cx="8031000" cy="781200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="3300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Having a respectful learning environment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3300" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;g3f531ec2829_0_143"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324100" y="1254075"/>
+            <a:ext cx="7638000" cy="1908600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:normAutofit/>
-[...55 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will listen to each other respectfully</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will avoid making judgements or assumptions about others</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will comment on what has been said, not the person who has said it</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We won’t put anyone on the spot and we have the right to pass</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>We will not share personal stories or ask personal questions</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;g25eaaf95b50_0_0"/>
+          <p:cNvPr id="139" name="Google Shape;139;g25eaaf95b50_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="125" y="1491150"/>
             <a:ext cx="9144000" cy="1385400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -27477,520 +37054,1143 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Mobile phone products</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="144" name="Google Shape;144;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...19 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="Google Shape;57;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:t>Learning objective:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To understand the real costs of mobile phone products and how to manage them</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FFF2CC"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="146" name="Google Shape;146;g3f56e36984a_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3f56e36984a_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3f56e36984a_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="488167" y="1197887"/>
-            <a:ext cx="6625500" cy="3422100"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...17 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2200">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3f56e36984a_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify the costs of and requirements for having a mobile phone contract</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr sz="2000">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;g3f56e36984a_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...3 lines deleted...]
-              </a:lnSpc>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="151" name="Google Shape;151;g3f56e36984a_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3f56e36984a_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FF8022"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...18 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2200">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;g3f56e36984a_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Compare different mobile phone contracts</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;g3f56e36984a_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="155" name="Google Shape;155;g3f56e36984a_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...60 lines deleted...]
-                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;g3f56e36984a_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="157" name="Google Shape;157;g3f56e36984a_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="158" name="Google Shape;158;g3f56e36984a_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Suggest strategies to manage mobile phone costs</a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3f56e36984a_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;g3f56e36984a_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...3 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g3f56e36984a_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...69 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="62" name="Shape 62"/>
+        <p:cNvPr id="165" name="Shape 165"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="63" name="Google Shape;63;g23009a846d12fc6_5"/>
+          <p:cNvPr id="166" name="Google Shape;166;g23009a846d12fc6_5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6750175" y="1546125"/>
             <a:ext cx="2143975" cy="2143975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;g23009a846d12fc6_5"/>
+          <p:cNvPr id="167" name="Google Shape;167;g23009a846d12fc6_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -28014,127 +38214,127 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Starter</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Google Shape;65;g23009a846d12fc6_5"/>
+          <p:cNvPr id="168" name="Google Shape;168;g23009a846d12fc6_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="3737025"/>
             <a:ext cx="6889200" cy="408000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>c</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="1" lang="en-GB">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>ommunication - connection - entertainment - leisure - work - social - news - family</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="Google Shape;66;g23009a846d12fc6_5"/>
+          <p:cNvPr id="169" name="Google Shape;169;g23009a846d12fc6_5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="1250438"/>
             <a:ext cx="6369900" cy="2401200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -28290,70 +38490,70 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Use the word bank below to help you</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="70" name="Shape 70"/>
+        <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;g23009a846d12fc6_10"/>
+          <p:cNvPr id="174" name="Google Shape;174;g23009a846d12fc6_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -28377,51 +38577,51 @@
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The evolution of communication</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;g23009a846d12fc6_10"/>
+          <p:cNvPr id="175" name="Google Shape;175;g23009a846d12fc6_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1288150"/>
             <a:ext cx="5471700" cy="1293000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -28502,451 +38702,454 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>people</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> have been able to communicate with people throughout history? </a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="73" name="Google Shape;73;g23009a846d12fc6_10"/>
+          <p:cNvPr id="176" name="Google Shape;176;g23009a846d12fc6_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7076363" y="1321075"/>
             <a:ext cx="1592425" cy="1592425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="74" name="Google Shape;74;g23009a846d12fc6_10"/>
+          <p:cNvPr id="177" name="Google Shape;177;g23009a846d12fc6_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7221238" y="3062700"/>
             <a:ext cx="1302650" cy="1302650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g23009a846d12fc6_10"/>
+          <p:cNvPr id="178" name="Google Shape;178;g23009a846d12fc6_10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="2624775"/>
             <a:ext cx="5471700" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Stretch</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: Compare the similarities and differences between the different forms of communication.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="79" name="Shape 79"/>
+        <p:cNvPr id="182" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;g1cb38281e4a_0_2"/>
+          <p:cNvPr id="183" name="Google Shape;183;g1cb38281e4a_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="40975" y="1459925"/>
-            <a:ext cx="6012000" cy="1777200"/>
+            <a:ext cx="6012000" cy="3055500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-327025" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-365125" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
-              <a:buSzPts val="1550"/>
+              <a:buSzPts val="2150"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Humans have invented new forms of communication throughout history. </a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr sz="2150">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-327025" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-365125" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
-              <a:buSzPts val="1550"/>
+              <a:buSzPts val="2150"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Early communication methods included </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1550">
+              <a:rPr b="1" lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>smoke signals</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>, messenger </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1550">
+              <a:rPr b="1" lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>pigeons</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>, and the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1550">
+              <a:rPr b="1" lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>telephone</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr sz="2150">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-327025" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-365125" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="333333"/>
               </a:buClr>
-              <a:buSzPts val="1550"/>
+              <a:buSzPts val="2150"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr lang="en-GB" sz="2150">
                 <a:solidFill>
                   <a:srgbClr val="333333"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Sending letters became more popular from the 1800s</a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr sz="2150">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="81" name="Google Shape;81;g1cb38281e4a_0_2"/>
+          <p:cNvPr id="184" name="Google Shape;184;g1cb38281e4a_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7265500" y="1203875"/>
             <a:ext cx="855925" cy="855925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g1cb38281e4a_0_2"/>
+          <p:cNvPr id="185" name="Google Shape;185;g1cb38281e4a_0_2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -29010,79 +39213,79 @@
               <a:rPr b="1" i="1" lang="en-GB" sz="2900">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>In the past</a:t>
             </a:r>
             <a:endParaRPr b="1" i="1" sz="2900">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="83" name="Google Shape;83;g1cb38281e4a_0_2"/>
+          <p:cNvPr id="186" name="Google Shape;186;g1cb38281e4a_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7702000" y="2299250"/>
             <a:ext cx="1158900" cy="1158900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="84" name="Google Shape;84;g1cb38281e4a_0_2"/>
+          <p:cNvPr id="187" name="Google Shape;187;g1cb38281e4a_0_2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6052964" y="2059800"/>
             <a:ext cx="1418674" cy="1993251"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
@@ -29103,643 +39306,755 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="80">
+                                          <p:spTgt spid="183">
                                             <p:txEl>
                                               <p:pRg end="0" st="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="80">
+                                          <p:spTgt spid="183">
                                             <p:txEl>
                                               <p:pRg end="1" st="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="80">
+                                          <p:spTgt spid="183">
                                             <p:txEl>
                                               <p:pRg end="2" st="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-[...442 lines deleted...]
-</p:sld>
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="51FF00"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
-<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="51FF00"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -29974,51 +40289,51 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>