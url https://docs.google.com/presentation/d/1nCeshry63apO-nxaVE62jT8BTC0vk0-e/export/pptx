--- v0 (2026-04-28)
+++ v1 (2026-09-08)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
@@ -119,52 +120,52 @@
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
     <p:sldId id="279" r:id="rId25"/>
     <p:sldId id="280" r:id="rId26"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -3313,111 +3314,111 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-29.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
@@ -3444,336 +3445,372 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104421"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840796"/>
-            <a:ext cx="5716471" cy="1088467"/>
+            <a:off x="14001183" y="5130597"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838554"/>
-            <a:ext cx="693220" cy="657434"/>
+            <a:off x="16989024" y="628916"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508533"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54106" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8471959" y="203200"/>
-            <a:ext cx="15131777" cy="13296218"/>
+            <a:off x="7172325" y="504825"/>
+            <a:ext cx="10201275" cy="9267825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="2311400"/>
-            <a:ext cx="9077401" cy="5418667"/>
+            <a:off x="1000125" y="1733550"/>
+            <a:ext cx="6827520" cy="4084320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="D26B6E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="D26B6E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Menstrual</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="D26B6E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="D26B6E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Hygiene</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="7734300"/>
-            <a:ext cx="7167929" cy="3928533"/>
+            <a:off x="1000125" y="5800725"/>
+            <a:ext cx="5293995" cy="2956560"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="F3A59D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="F3A59D"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3781,7349 +3818,6760 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9627803" y="3759200"/>
-            <a:ext cx="14759245" cy="8356600"/>
+            <a:off x="7219950" y="2819400"/>
+            <a:ext cx="11068050" cy="6267450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12483552" y="3982368"/>
-            <a:ext cx="576821" cy="547043"/>
+            <a:off x="9361493" y="2986773"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22379441" y="9376755"/>
-            <a:ext cx="576821" cy="547043"/>
+            <a:off x="16782482" y="7032564"/>
+            <a:ext cx="432563" cy="410284"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10444595" cy="791443"/>
+          <a:xfrm rot="10800000">
+            <a:off x="635258" y="397016"/>
+            <a:ext cx="7832467" cy="593584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24926" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9107038" y="469900"/>
-            <a:ext cx="6524382" cy="1862667"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4905375" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...670 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23653" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630525" cy="7696200"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630525" cy="7696200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829175" cy="7620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3452812" y="2181225"/>
+              <a:ext cx="590550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829175" cy="7620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8967788" y="2181225"/>
+              <a:ext cx="361950" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829175" cy="7696200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14212455" y="2181225"/>
+              <a:ext cx="673966" cy="1047750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3025140" y="3352800"/>
+              <a:ext cx="1445895" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4267200"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2386965" y="8458200"/>
+              <a:ext cx="2722245" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="3352800"/>
+              <a:ext cx="1150620" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4267200"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725728" y="8458200"/>
+              <a:ext cx="2846070" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216890" y="3429000"/>
+              <a:ext cx="2665095" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4343400"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13040677" y="8534400"/>
+              <a:ext cx="3017520" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915299" cy="4252392"/>
+          <a:xfrm rot="5400000">
+            <a:off x="12082815" y="-623315"/>
+            <a:ext cx="3189290" cy="4435920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4730547" cy="4729956"/>
+          <a:xfrm rot="5400000">
+            <a:off x="13766876" y="1216177"/>
+            <a:ext cx="3547467" cy="3547466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15643019" y="3476811"/>
-            <a:ext cx="7243635" cy="10239189"/>
+            <a:off x="11730798" y="2607608"/>
+            <a:ext cx="5432048" cy="7679949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5338069" cy="2868476"/>
+          <a:xfrm rot="5400000">
+            <a:off x="1602124" y="7208504"/>
+            <a:ext cx="2151358" cy="4003051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21075580" y="4812556"/>
-            <a:ext cx="960167" cy="5037894"/>
+            <a:off x="15804709" y="3609417"/>
+            <a:ext cx="720036" cy="3778419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="2235200"/>
-            <a:ext cx="482660" cy="6362700"/>
+            <a:off x="1438275" y="1676400"/>
+            <a:ext cx="361950" cy="4772025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17561008" y="2621483"/>
-            <a:ext cx="547114" cy="576759"/>
+            <a:off x="13169110" y="1966113"/>
+            <a:ext cx="410284" cy="432566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12241316" y="1035410"/>
-            <a:ext cx="547117" cy="576759"/>
+            <a:off x="9179840" y="776557"/>
+            <a:ext cx="410285" cy="432564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1100 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75929" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87105" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2495548" y="873137"/>
+            <a:ext cx="13355957" cy="8710918"/>
+            <a:chOff x="2495548" y="873137"/>
+            <a:chExt cx="13355957" cy="8710918"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396226">
+              <a:off x="4686297" y="5148263"/>
+              <a:ext cx="8677280" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2509">
+              <a:off x="2495548" y="5138738"/>
+              <a:ext cx="13049253" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1179195" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1712595" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1388745" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1150620" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2609850"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3276600"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7896225"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8562975"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2609850"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3276600"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7896225"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8562975"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104424"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840798"/>
-            <a:ext cx="5716471" cy="1088467"/>
+            <a:off x="14001183" y="5130598"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838560"/>
-            <a:ext cx="693220" cy="657436"/>
+            <a:off x="16989024" y="628920"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="199957" y="5994400"/>
-            <a:ext cx="4098799" cy="4098292"/>
+            <a:off x="149949" y="4495800"/>
+            <a:ext cx="3073716" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508533"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11355" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Shape 0"/>
+          <p:cNvPr id="11" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...90 lines deleted...]
-            <a:ext cx="10690503" cy="1862667"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36995" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="933450" y="3200400"/>
+            <a:ext cx="6497955" cy="5593080"/>
+            <a:chOff x="933450" y="3200400"/>
+            <a:chExt cx="6497955" cy="5593080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="3381375"/>
+              <a:ext cx="1838325" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="3200400"/>
+              <a:ext cx="4773930" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="3790950"/>
+              <a:ext cx="4766310" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5372100"/>
+              <a:ext cx="1914525" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2733675" y="5162550"/>
+              <a:ext cx="4697730" cy="1148715"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2733675" y="6267450"/>
+              <a:ext cx="4690110" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="7362825"/>
+              <a:ext cx="1905000" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="7181850"/>
+              <a:ext cx="4707255" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="7772400"/>
+              <a:ext cx="4699635" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="4267200"/>
-            <a:ext cx="8573572" cy="7315200"/>
+            <a:off x="7800975" y="1123950"/>
+            <a:ext cx="8639175" cy="7848600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln/>
         </p:spPr>
-      </p:sp>
-[...524 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Shape 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FD7380">
-[...1 lines deleted...]
-            </a:srgbClr>
+            <a:srgbClr val="FD7380"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152419" y="2273300"/>
-            <a:ext cx="8967321" cy="11442700"/>
+            <a:off x="114300" y="1704975"/>
+            <a:ext cx="6724650" cy="8858250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184112" y="1176375"/>
-            <a:ext cx="6291165" cy="6291089"/>
+            <a:off x="1637879" y="882281"/>
+            <a:ext cx="4717784" cy="4718314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4280435" y="0"/>
-            <a:ext cx="15813476" cy="13716000"/>
+            <a:off x="3209925" y="-533401"/>
+            <a:ext cx="11858625" cy="11363326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16842305" y="10718800"/>
-            <a:ext cx="4918200" cy="937121"/>
+            <a:off x="12630150" y="8039100"/>
+            <a:ext cx="3688189" cy="702841"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1865115" y="9172674"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="1398661" y="6879506"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21757819" y="1066800"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="16316325" y="800100"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10506073" y="8051676"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="7878570" y="6038757"/>
+            <a:ext cx="422234" cy="400487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="508063" cy="6642100"/>
+          <a:xfrm rot="16200000">
+            <a:off x="14873288" y="6253162"/>
+            <a:ext cx="4981575" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...197 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74316" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91946" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5641658" y="7353300"/>
+            <a:ext cx="7014210" cy="1021080"/>
+            <a:chOff x="5641658" y="7353300"/>
+            <a:chExt cx="7014210" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="16856" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2552700"/>
+              <a:ext cx="11942445" cy="4709160"/>
+              <a:chOff x="3177540" y="2552700"/>
+              <a:chExt cx="11942445" cy="4709160"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4214813" y="2552700"/>
+                <a:ext cx="9867900" cy="4229100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="6134100"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="7353300"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5016059" cy="5015433"/>
+          <a:xfrm rot="10800000">
+            <a:off x="444207" y="1638300"/>
+            <a:ext cx="3761574" cy="3761575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14759245" cy="8356600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="1200150"/>
+            <a:ext cx="11068050" cy="6267449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6892915" cy="6892057"/>
+          <a:xfrm rot="10800000">
+            <a:off x="908844" y="3915240"/>
+            <a:ext cx="5169040" cy="5169040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="576821" cy="547043"/>
+          <a:xfrm rot="10800000">
+            <a:off x="8493944" y="6889942"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="576821" cy="547043"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1072955" y="2844161"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4756636" cy="905694"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2069035" y="3420182"/>
+            <a:ext cx="3567031" cy="679279"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13095337" y="12395200"/>
-            <a:ext cx="10444594" cy="791443"/>
+            <a:off x="9820275" y="9296400"/>
+            <a:ext cx="7832467" cy="593584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...584 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57949" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88580" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2495550" y="2447925"/>
+            <a:ext cx="6427470" cy="2392680"/>
+            <a:chOff x="2495550" y="2447925"/>
+            <a:chExt cx="6427470" cy="2392680"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2447925"/>
+              <a:ext cx="6427470" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4276725"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27135" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2324100" y="5238750"/>
+            <a:ext cx="6770370" cy="2392680"/>
+            <a:chOff x="2324100" y="5238750"/>
+            <a:chExt cx="6770370" cy="2392680"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="5238750"/>
+              <a:ext cx="6770370" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7067550"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73579" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="2447925"/>
+            <a:ext cx="5966460" cy="2392680"/>
+            <a:chOff x="10132695" y="2447925"/>
+            <a:chExt cx="5966460" cy="2392680"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2447925"/>
+              <a:ext cx="3074670" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4276725"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13604" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="5238750"/>
+            <a:ext cx="5966460" cy="2392680"/>
+            <a:chOff x="10132695" y="5238750"/>
+            <a:chExt cx="5966460" cy="2392680"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10753725" y="5238750"/>
+              <a:ext cx="5151120" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7067550"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915299" cy="4252392"/>
+          <a:xfrm rot="5400000">
+            <a:off x="12082815" y="-623315"/>
+            <a:ext cx="3189290" cy="4435920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4730547" cy="4729956"/>
+          <a:xfrm rot="5400000">
+            <a:off x="13766876" y="1216168"/>
+            <a:ext cx="3547467" cy="3547466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15643019" y="3476823"/>
-            <a:ext cx="7243635" cy="10239177"/>
+            <a:off x="11730798" y="2607618"/>
+            <a:ext cx="5432048" cy="7679949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5338069" cy="2868488"/>
+          <a:xfrm rot="5400000">
+            <a:off x="1602124" y="7208504"/>
+            <a:ext cx="2151358" cy="4003051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21075580" y="4812556"/>
-            <a:ext cx="960167" cy="5037882"/>
+            <a:off x="15804709" y="3609417"/>
+            <a:ext cx="720036" cy="3778419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="2235200"/>
-            <a:ext cx="482660" cy="6362700"/>
+            <a:off x="1438275" y="1676400"/>
+            <a:ext cx="361950" cy="4772025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17561008" y="2621483"/>
-            <a:ext cx="547114" cy="576759"/>
+            <a:off x="13169110" y="1966113"/>
+            <a:ext cx="410284" cy="432566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12241316" y="1035397"/>
-            <a:ext cx="547117" cy="576759"/>
+            <a:off x="9179840" y="776548"/>
+            <a:ext cx="410285" cy="432564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21154" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6841922" y="1143000"/>
-            <a:ext cx="10690503" cy="1862667"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1705 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17944" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="32" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="33" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="34" name="Image 30" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId31"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25702" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="54" name="Image 31" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId32"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="55" name="Image 32" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId33"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="56" name="Image 33" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId34"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12111038" y="4662488"/>
+              <a:ext cx="1731645" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5348288"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24053" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1783080"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8648700"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52362" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1783080"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8648700"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104412"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840786"/>
-            <a:ext cx="5716471" cy="1088454"/>
+            <a:off x="14001183" y="5130589"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838547"/>
-            <a:ext cx="693220" cy="657423"/>
+            <a:off x="16989024" y="628910"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="199957" y="5994400"/>
-            <a:ext cx="4098799" cy="4098280"/>
+            <a:off x="149949" y="4495800"/>
+            <a:ext cx="3073716" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508521"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57582" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41291" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1859280"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1859280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6614160" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Shape 0"/>
+          <p:cNvPr id="15" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...78 lines deleted...]
-            <a:ext cx="8941918" cy="1117600"/>
+            <a:off x="5257800" y="914400"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...41 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...88 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5016059" cy="5015433"/>
+          <a:xfrm rot="10800000">
+            <a:off x="444207" y="1638300"/>
+            <a:ext cx="3761574" cy="3761575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14759245" cy="8356600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="1200150"/>
+            <a:ext cx="11068050" cy="6267449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6892915" cy="6892057"/>
+          <a:xfrm rot="10800000">
+            <a:off x="908844" y="3915240"/>
+            <a:ext cx="5169040" cy="5169040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="576821" cy="547043"/>
+          <a:xfrm rot="10800000">
+            <a:off x="8493944" y="6889942"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="576821" cy="547043"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1072955" y="2844161"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4756636" cy="905694"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2069035" y="3420182"/>
+            <a:ext cx="3567031" cy="679279"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13095337" y="12395200"/>
-            <a:ext cx="10444594" cy="791443"/>
+            <a:off x="9820275" y="9296400"/>
+            <a:ext cx="7832467" cy="593584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...76 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62117" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84640" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="2316480"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="2316480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3952875"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4152900"/>
-            <a:ext cx="8941918" cy="1117600"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5270500"/>
-            <a:ext cx="8874176" cy="1964267"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...177 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="15" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="16" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -11133,1092 +10581,1176 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915299" cy="4252392"/>
+          <a:xfrm rot="5400000">
+            <a:off x="12082815" y="-623315"/>
+            <a:ext cx="3189290" cy="4435920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4730547" cy="4729956"/>
+          <a:xfrm rot="5400000">
+            <a:off x="13766876" y="1216168"/>
+            <a:ext cx="3547467" cy="3547466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15643019" y="3476823"/>
-            <a:ext cx="7243635" cy="10239177"/>
+            <a:off x="11730798" y="2607618"/>
+            <a:ext cx="5432048" cy="7679949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5338069" cy="2868488"/>
+          <a:xfrm rot="5400000">
+            <a:off x="1602124" y="7208504"/>
+            <a:ext cx="2151358" cy="4003051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21075580" y="4812556"/>
-            <a:ext cx="960167" cy="5037882"/>
+            <a:off x="15804709" y="3609417"/>
+            <a:ext cx="720036" cy="3778419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="2235200"/>
-            <a:ext cx="482660" cy="6362700"/>
+            <a:off x="1438275" y="1676400"/>
+            <a:ext cx="361950" cy="4772025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17561008" y="2621483"/>
-            <a:ext cx="547114" cy="576759"/>
+            <a:off x="13169110" y="1966113"/>
+            <a:ext cx="410284" cy="432566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12241316" y="1035397"/>
-            <a:ext cx="547117" cy="576759"/>
+            <a:off x="9179840" y="776548"/>
+            <a:ext cx="410285" cy="432564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...76 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72111" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14118" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="2316480"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="2316480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7067550"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="8305800"/>
-            <a:ext cx="5918940" cy="1117600"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="4838700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>A web application</a:t>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="9423400"/>
-            <a:ext cx="5851198" cy="1964267"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="4221480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...81 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...46 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68821" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49099" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15690694" y="698500"/>
-            <a:ext cx="7464300" cy="3386667"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5495925" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Shape 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FD7380">
-[...1 lines deleted...]
-            </a:srgbClr>
+            <a:srgbClr val="FD7380"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152419" y="2273300"/>
-            <a:ext cx="8967321" cy="11442700"/>
+            <a:off x="114300" y="1704975"/>
+            <a:ext cx="6724650" cy="8858250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184112" y="1176379"/>
-            <a:ext cx="6291165" cy="6291085"/>
+            <a:off x="1637879" y="882284"/>
+            <a:ext cx="4717784" cy="4718314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4280435" y="0"/>
-            <a:ext cx="15813476" cy="13716000"/>
+            <a:off x="3209925" y="-533401"/>
+            <a:ext cx="11858625" cy="11363326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16842305" y="10718800"/>
-            <a:ext cx="4918200" cy="937121"/>
+            <a:off x="12630150" y="8039100"/>
+            <a:ext cx="3688189" cy="702841"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1865115" y="9172676"/>
-            <a:ext cx="563050" cy="533981"/>
+            <a:off x="1398661" y="6879507"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21757819" y="1066800"/>
-            <a:ext cx="563050" cy="533982"/>
+            <a:off x="16316325" y="800100"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10506073" y="8051676"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="7878570" y="6038757"/>
+            <a:ext cx="422234" cy="400487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="508063" cy="6642100"/>
+          <a:xfrm rot="16200000">
+            <a:off x="14873288" y="6253162"/>
+            <a:ext cx="4981575" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91493" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7578614" y="4318000"/>
-            <a:ext cx="8480427" cy="2980267"/>
+            <a:off x="5673090" y="3238500"/>
+            <a:ext cx="6379845" cy="2255520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7108655" y="6845300"/>
-            <a:ext cx="9420344" cy="3793067"/>
+            <a:off x="5351145" y="5133975"/>
+            <a:ext cx="7023735" cy="2849880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -12226,6157 +11758,5405 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104412"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840786"/>
-            <a:ext cx="5716471" cy="1088454"/>
+            <a:off x="14001183" y="5130589"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838547"/>
-            <a:ext cx="693220" cy="657423"/>
+            <a:off x="16989024" y="628910"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="199957" y="5994400"/>
-            <a:ext cx="4098799" cy="4098280"/>
+            <a:off x="149949" y="4495800"/>
+            <a:ext cx="3073716" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508521"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40556" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7646356" cy="13716000"/>
+            <a:ext cx="5734050" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...698 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65609" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="1933575"/>
+            <a:ext cx="5044440" cy="2926080"/>
+            <a:chOff x="6505575" y="1933575"/>
+            <a:chExt cx="5044440" cy="2926080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2428875"/>
+              <a:ext cx="893445" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7124700" y="1933575"/>
+              <a:ext cx="4425315" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7124700" y="3381375"/>
+              <a:ext cx="4394835" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49561" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="5248275"/>
+            <a:ext cx="5044440" cy="3383280"/>
+            <a:chOff x="6505575" y="5248275"/>
+            <a:chExt cx="5044440" cy="3383280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="5972175"/>
+              <a:ext cx="1169670" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7400925" y="5248275"/>
+              <a:ext cx="4149090" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7400925" y="6696075"/>
+              <a:ext cx="4118610" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46409" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12134850" y="5248275"/>
+            <a:ext cx="5044440" cy="3383280"/>
+            <a:chOff x="12134850" y="5248275"/>
+            <a:chExt cx="5044440" cy="3383280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="5972175"/>
+              <a:ext cx="1255395" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13115925" y="5248275"/>
+              <a:ext cx="4063365" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13115925" y="6696075"/>
+              <a:ext cx="4032885" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56803" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12134850" y="1933575"/>
+            <a:ext cx="5044440" cy="2926080"/>
+            <a:chOff x="12134850" y="1933575"/>
+            <a:chExt cx="5044440" cy="2926080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2428875"/>
+              <a:ext cx="1131570" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12992100" y="1933575"/>
+              <a:ext cx="4187190" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12992100" y="3381375"/>
+              <a:ext cx="4156710" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18778640" y="6516167"/>
-            <a:ext cx="5016057" cy="5015433"/>
+            <a:off x="14082219" y="4887125"/>
+            <a:ext cx="3761574" cy="3761575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9627803" y="3759200"/>
-            <a:ext cx="14759245" cy="8356600"/>
+            <a:off x="7219950" y="2819400"/>
+            <a:ext cx="11068050" cy="6267450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12483552" y="3982368"/>
-            <a:ext cx="576821" cy="547043"/>
+            <a:off x="9361493" y="2986773"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22379441" y="9376742"/>
-            <a:ext cx="576821" cy="547043"/>
+            <a:off x="16782482" y="7032554"/>
+            <a:ext cx="432563" cy="410284"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16871355" y="8250064"/>
-            <a:ext cx="4756636" cy="905694"/>
+            <a:off x="12651934" y="6187539"/>
+            <a:ext cx="3567031" cy="679279"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10444595" cy="791443"/>
+          <a:xfrm rot="10800000">
+            <a:off x="635258" y="397016"/>
+            <a:ext cx="7832467" cy="593584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17223" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="2933700"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="11696700"/>
-            <a:ext cx="14348560" cy="1862667"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658475" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...352 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91844" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="1171575"/>
+            <a:ext cx="5292090" cy="2240280"/>
+            <a:chOff x="11791950" y="1171575"/>
+            <a:chExt cx="5292090" cy="2240280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1171575"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1933575"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21729" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="3648075"/>
+            <a:ext cx="5292090" cy="2240280"/>
+            <a:chOff x="11791950" y="3648075"/>
+            <a:chExt cx="5292090" cy="2240280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3648075"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4410075"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62076" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="6143625"/>
+            <a:ext cx="5292090" cy="1783080"/>
+            <a:chOff x="11791950" y="6143625"/>
+            <a:chExt cx="5292090" cy="1783080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6143625"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6905625"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915299" cy="4252392"/>
+          <a:xfrm rot="5400000">
+            <a:off x="12082815" y="-623315"/>
+            <a:ext cx="3189290" cy="4435920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4730547" cy="4729956"/>
+          <a:xfrm rot="5400000">
+            <a:off x="13766876" y="1216168"/>
+            <a:ext cx="3547467" cy="3547466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15643019" y="3476823"/>
-            <a:ext cx="7243635" cy="10239177"/>
+            <a:off x="11730798" y="2607618"/>
+            <a:ext cx="5432048" cy="7679949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5338069" cy="2868488"/>
+          <a:xfrm rot="5400000">
+            <a:off x="1602124" y="7208504"/>
+            <a:ext cx="2151358" cy="4003051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21075580" y="4812556"/>
-            <a:ext cx="960167" cy="5037882"/>
+            <a:off x="15804709" y="3609417"/>
+            <a:ext cx="720036" cy="3778419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="2235200"/>
-            <a:ext cx="482660" cy="6362700"/>
+            <a:off x="1438275" y="1676400"/>
+            <a:ext cx="361950" cy="4772025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17561008" y="2621483"/>
-            <a:ext cx="547114" cy="576759"/>
+            <a:off x="13169110" y="1966113"/>
+            <a:ext cx="410284" cy="432566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12241316" y="1035397"/>
-            <a:ext cx="547117" cy="576759"/>
+            <a:off x="9179840" y="776548"/>
+            <a:ext cx="410285" cy="432564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28088" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6054423" y="965200"/>
-            <a:ext cx="12278201" cy="1862667"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...990 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15106" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="649605" y="3352800"/>
+            <a:ext cx="16988790" cy="5545455"/>
+            <a:chOff x="649605" y="3352800"/>
+            <a:chExt cx="16988790" cy="5545455"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="33924">
+              <a:off x="3495605" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="33924">
+              <a:off x="7610405" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="33924">
+              <a:off x="11725205" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FD7380"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2263140" y="5587365"/>
+              <a:ext cx="1245870" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6368415" y="5587365"/>
+              <a:ext cx="1264920" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10468927" y="5587365"/>
+              <a:ext cx="1293495" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14588490" y="5587365"/>
+              <a:ext cx="1283970" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3352800"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4114800"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3352800"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4114800"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7115175"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7877175"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7115175"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7877175"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 23">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104412"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840786"/>
-            <a:ext cx="5716471" cy="1088454"/>
+            <a:off x="14001183" y="5130589"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838547"/>
-            <a:ext cx="693220" cy="657423"/>
+            <a:off x="16989024" y="628910"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="199957" y="5994400"/>
-            <a:ext cx="4098799" cy="4098280"/>
+            <a:off x="149949" y="4495800"/>
+            <a:ext cx="3073716" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508521"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71626" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3581848" y="711200"/>
-            <a:ext cx="5851198" cy="1862667"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...478 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72869" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2621280" y="2066925"/>
+            <a:ext cx="3682365" cy="7688580"/>
+            <a:chOff x="2621280" y="2066925"/>
+            <a:chExt cx="3682365" cy="7688580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8391525"/>
+              <a:ext cx="3682365" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2636520" y="9191625"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41744" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6821805" y="2066925"/>
+            <a:ext cx="3682365" cy="7688580"/>
+            <a:chOff x="6821805" y="2066925"/>
+            <a:chExt cx="3682365" cy="7688580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8391525"/>
+              <a:ext cx="3682365" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6837045" y="9191625"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17563" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11022330" y="2066925"/>
+            <a:ext cx="3682365" cy="7688580"/>
+            <a:chOff x="11022330" y="2066925"/>
+            <a:chExt cx="3682365" cy="7688580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8391525"/>
+              <a:ext cx="3682365" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11037570" y="9191625"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 24">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104412"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840786"/>
-            <a:ext cx="5716471" cy="1088454"/>
+            <a:off x="14001183" y="5130589"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838547"/>
-            <a:ext cx="693220" cy="657423"/>
+            <a:off x="16989024" y="628910"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="199957" y="5994400"/>
-            <a:ext cx="4098799" cy="4098280"/>
+            <a:off x="149949" y="4495800"/>
+            <a:ext cx="3073716" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508521"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54128" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38318" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6667500"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6667500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2600325"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6124575"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6143625"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Shape 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Shape 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Shape 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Shape 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3086100"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6610350"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8401050"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6629400"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8401050"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 36"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 37"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 38"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 39"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Shape 0"/>
+          <p:cNvPr id="59" name="Text 40"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...128 lines deleted...]
-            <a:ext cx="3708864" cy="838200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802755" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Chloe Ng</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Montserrat" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Montserrat" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Montserrat" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId18" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text 5"/>
+          <p:cNvPr id="60" name="Text 41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="4114800"/>
-            <a:ext cx="3691928" cy="745067"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1596 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 25">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FD7380"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Shape 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-4229629" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-3171825" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FD7380">
-[...1 lines deleted...]
-            </a:srgbClr>
+            <a:srgbClr val="FD7380"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2273300"/>
-            <a:ext cx="4890111" cy="11442700"/>
+            <a:off x="-3057525" y="1704975"/>
+            <a:ext cx="6724650" cy="8858250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1176387"/>
-            <a:ext cx="4245648" cy="6291089"/>
+            <a:off x="-1533947" y="882290"/>
+            <a:ext cx="4717784" cy="4718314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="50806" y="0"/>
-            <a:ext cx="15813476" cy="13716000"/>
+            <a:off x="38100" y="-533401"/>
+            <a:ext cx="11858625" cy="11363326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12612676" y="10718800"/>
-            <a:ext cx="4918200" cy="937121"/>
+            <a:off x="9458325" y="8039100"/>
+            <a:ext cx="3688189" cy="702841"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17528191" y="1066800"/>
-            <a:ext cx="563050" cy="533971"/>
+            <a:off x="-1773163" y="6879506"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6276445" y="8051676"/>
-            <a:ext cx="563050" cy="533971"/>
+            <a:off x="13144500" y="800100"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18671334" y="5270500"/>
-            <a:ext cx="508063" cy="6642100"/>
+            <a:off x="4706745" y="6038757"/>
+            <a:ext cx="422234" cy="400487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="711289" cy="2590800"/>
+          <a:xfrm rot="16200000">
+            <a:off x="11701463" y="6253162"/>
+            <a:ext cx="4981575" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46921" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15612" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1533525" y="1809750"/>
+            <a:ext cx="7467600" cy="6431280"/>
+            <a:chOff x="1533525" y="1809750"/>
+            <a:chExt cx="7467600" cy="6431280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="1809750"/>
+              <a:ext cx="7467600" cy="2552700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Thank you for choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="4552950"/>
+              <a:ext cx="7376160" cy="3688080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Shape 2"/>
+          <p:cNvPr id="15" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...21 lines deleted...]
-            <a:ext cx="10093528" cy="3386667"/>
+          <a:xfrm rot="16200000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...41 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...65 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId9" invalidUrl="" action="" tgtFrame="" tooltip="Open https://unsplash.com/" history="1" highlightClick="0" endSnd="0">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId10" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="16" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11253607" y="1333500"/>
-            <a:ext cx="12117314" cy="11531600"/>
+            <a:off x="8534400" y="1190625"/>
+            <a:ext cx="8896350" cy="8267700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -18387,1363 +17167,1225 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18778640" y="2184400"/>
-            <a:ext cx="5016057" cy="5015433"/>
+            <a:off x="14082219" y="1638300"/>
+            <a:ext cx="3761574" cy="3761575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9627803" y="1600200"/>
-            <a:ext cx="14759245" cy="8356600"/>
+            <a:off x="7219950" y="1200150"/>
+            <a:ext cx="11068050" cy="6267449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12483552" y="9186590"/>
-            <a:ext cx="576821" cy="547046"/>
+            <a:off x="9361493" y="6889942"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22379441" y="3792209"/>
-            <a:ext cx="576821" cy="547046"/>
+            <a:off x="16782482" y="2844157"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16871355" y="4560243"/>
-            <a:ext cx="4756636" cy="905706"/>
+            <a:off x="12651934" y="3420182"/>
+            <a:ext cx="3567031" cy="679279"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10444595" cy="791446"/>
+          <a:xfrm rot="10800000">
+            <a:off x="635258" y="9296400"/>
+            <a:ext cx="7832467" cy="593584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84173" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1562295" y="1320800"/>
-            <a:ext cx="15199566" cy="2980267"/>
+            <a:off x="1171575" y="990600"/>
+            <a:ext cx="11418570" cy="2255520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1084 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13388" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1123950" y="3038475"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="1123950" y="3038475"/>
+            <a:chExt cx="5577840" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1123950" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1415415" y="3225165"/>
+              <a:ext cx="636270" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3038475"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3800475"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92155" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6724650" y="3038475"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="6724650" y="3038475"/>
+            <a:chExt cx="5577840" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6724650" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6973253" y="3225165"/>
+              <a:ext cx="721995" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="3038475"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="3800475"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18886" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1123950" y="5276850"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="1123950" y="5276850"/>
+            <a:chExt cx="5577840" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1123950" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1363028" y="5463540"/>
+              <a:ext cx="741045" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="5276850"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="6038850"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70889" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6724650" y="5276850"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="6724650" y="5276850"/>
+            <a:chExt cx="5577840" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6724650" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6949440" y="5463540"/>
+              <a:ext cx="769620" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="5276850"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="6038850"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11834" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1123950" y="7515225"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="1123950" y="7515225"/>
+            <a:chExt cx="5577840" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1123950" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1353503" y="7701915"/>
+              <a:ext cx="760095" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7515225"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8277225"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42256" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6724650" y="7515225"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="6724650" y="7515225"/>
+            <a:chExt cx="5577840" cy="1325880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Shape 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6724650" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6958965" y="7701915"/>
+              <a:ext cx="750570" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="7515225"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="8277225"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="47" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="35" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15152994" y="2895600"/>
-            <a:ext cx="9234054" cy="8610600"/>
+            <a:off x="10725150" y="1933575"/>
+            <a:ext cx="7239000" cy="6677025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -19753,3219 +18395,3278 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915299" cy="4252385"/>
+          <a:xfrm rot="5400000">
+            <a:off x="12082815" y="-623315"/>
+            <a:ext cx="3189290" cy="4435920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4730547" cy="4729956"/>
+          <a:xfrm rot="5400000">
+            <a:off x="13766876" y="1216175"/>
+            <a:ext cx="3547467" cy="3547466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15643019" y="3476811"/>
-            <a:ext cx="7243635" cy="10239189"/>
+            <a:off x="11730798" y="2607608"/>
+            <a:ext cx="5432048" cy="7679949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5338069" cy="2868476"/>
+          <a:xfrm rot="5400000">
+            <a:off x="1602124" y="7208504"/>
+            <a:ext cx="2151358" cy="4003051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21075580" y="4812550"/>
-            <a:ext cx="960167" cy="5037894"/>
+            <a:off x="15804709" y="3609412"/>
+            <a:ext cx="720036" cy="3778419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="2235200"/>
-            <a:ext cx="482660" cy="6362700"/>
+            <a:off x="1438275" y="1676400"/>
+            <a:ext cx="361950" cy="4772025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17561008" y="2621486"/>
-            <a:ext cx="547114" cy="576755"/>
+            <a:off x="13169110" y="1966115"/>
+            <a:ext cx="410284" cy="432566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12241316" y="1035403"/>
-            <a:ext cx="547117" cy="576752"/>
+            <a:off x="9179840" y="776553"/>
+            <a:ext cx="410285" cy="432564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56579" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2959470" y="2743200"/>
-            <a:ext cx="16418919" cy="1862667"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12325350" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...84 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56138" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="5135880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10402600" y="0"/>
-            <a:ext cx="13856412" cy="9104424"/>
+            <a:off x="7800974" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18670577" y="6840798"/>
-            <a:ext cx="5716471" cy="1088467"/>
+            <a:off x="14001183" y="5130598"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22654863" y="838553"/>
-            <a:ext cx="693220" cy="657436"/>
+            <a:off x="16989024" y="628915"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="199957" y="5994400"/>
-            <a:ext cx="4098799" cy="4098286"/>
+            <a:off x="149949" y="4495800"/>
+            <a:ext cx="3073716" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="7467600"/>
-            <a:ext cx="3022978" cy="4305300"/>
+            <a:off x="0" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333667" y="10528300"/>
-            <a:ext cx="431854" cy="406400"/>
+            <a:off x="1000125" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4089911" y="12522200"/>
-            <a:ext cx="6711015" cy="508533"/>
+            <a:off x="3067050" y="9391650"/>
+            <a:ext cx="5032631" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86607" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="203225" y="1485900"/>
-            <a:ext cx="12848301" cy="10729590"/>
+            <a:off x="466725" y="885825"/>
+            <a:ext cx="9010650" cy="8201025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...282 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12642" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9763125" y="2943225"/>
+            <a:ext cx="685801" cy="838200"/>
+            <a:chOff x="9763125" y="2943225"/>
+            <a:chExt cx="685801" cy="838200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2943225"/>
+              <a:ext cx="685801" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="47515" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10725150" y="2028825"/>
+              <a:ext cx="6587490" cy="2773680"/>
+              <a:chOff x="10725150" y="2028825"/>
+              <a:chExt cx="6587490" cy="2773680"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10725150" y="2028825"/>
+                <a:ext cx="6587490" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10725150" y="2867025"/>
+                <a:ext cx="6557010" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85003" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9763124" y="5748337"/>
+            <a:ext cx="685802" cy="1000127"/>
+            <a:chOff x="9763124" y="5748337"/>
+            <a:chExt cx="685802" cy="1000127"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763124" y="5748337"/>
+              <a:ext cx="685802" cy="1000127"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="26381" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10725150" y="5143500"/>
+              <a:ext cx="6587490" cy="2316480"/>
+              <a:chOff x="10725150" y="5143500"/>
+              <a:chExt cx="6587490" cy="2316480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10725150" y="5143500"/>
+                <a:ext cx="6587490" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10725150" y="5981700"/>
+                <a:ext cx="6557010" cy="1478280"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5016059" cy="5015433"/>
+          <a:xfrm rot="10800000">
+            <a:off x="444207" y="1638300"/>
+            <a:ext cx="3761574" cy="3761575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14759245" cy="8356600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="1200150"/>
+            <a:ext cx="11068050" cy="6267449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="576821" cy="547049"/>
+          <a:xfrm rot="10800000">
+            <a:off x="8493944" y="6889942"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="576821" cy="547049"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1072955" y="2844157"/>
+            <a:ext cx="432563" cy="410285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4756636" cy="905706"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2069035" y="3420182"/>
+            <a:ext cx="3567031" cy="679279"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13095337" y="12395200"/>
-            <a:ext cx="10444594" cy="791443"/>
+            <a:off x="9820275" y="9296400"/>
+            <a:ext cx="7832467" cy="593584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...408 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25618" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75358" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2626995" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="2626995" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5295900" y="1009650"/>
+              <a:ext cx="819150" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="5381625"/>
+              <a:ext cx="6096000" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3624263" y="2409825"/>
+              <a:ext cx="4322445" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3552825"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56515" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9465945" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="9465945" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12058650" y="1009650"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="5381625"/>
+              <a:ext cx="6096000" cy="4067175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10710863" y="2409825"/>
+              <a:ext cx="3827145" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3552825"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Shape 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FD7380">
-[...1 lines deleted...]
-            </a:srgbClr>
+            <a:srgbClr val="FD7380"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152419" y="2273300"/>
-            <a:ext cx="8967321" cy="11442700"/>
+            <a:off x="114300" y="1704975"/>
+            <a:ext cx="6724650" cy="8858250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184112" y="1176381"/>
-            <a:ext cx="6291165" cy="6291083"/>
+            <a:off x="1637879" y="882286"/>
+            <a:ext cx="4717784" cy="4718314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4280435" y="0"/>
-            <a:ext cx="15813476" cy="13716000"/>
+            <a:off x="7086600" y="-542926"/>
+            <a:ext cx="11858625" cy="11363326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16842305" y="10718800"/>
-            <a:ext cx="4918200" cy="937121"/>
+            <a:off x="12630150" y="8039100"/>
+            <a:ext cx="3688189" cy="702841"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1865115" y="9172674"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="1398661" y="6879506"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21757819" y="1066800"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="16316325" y="800100"/>
+            <a:ext cx="422235" cy="400486"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10506073" y="8051676"/>
-            <a:ext cx="563050" cy="533983"/>
+            <a:off x="7878570" y="6038757"/>
+            <a:ext cx="422234" cy="400487"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="508063" cy="6642100"/>
+          <a:xfrm rot="16200000">
+            <a:off x="14873288" y="6253162"/>
+            <a:ext cx="4981575" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69370" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="50800"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="5514975" y="28575"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...94 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67708" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9134475" y="2019300"/>
+            <a:ext cx="7901940" cy="6349365"/>
+            <a:chOff x="9134475" y="2019300"/>
+            <a:chExt cx="7901940" cy="6349365"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9134475" y="2019300"/>
+              <a:ext cx="7873365" cy="5646420"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13544550" y="7734300"/>
+              <a:ext cx="3491865" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5915299" cy="4252392"/>
+          <a:xfrm rot="5400000">
+            <a:off x="12082815" y="-623315"/>
+            <a:ext cx="3189290" cy="4435920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4730547" cy="4729956"/>
+          <a:xfrm rot="5400000">
+            <a:off x="13766876" y="1216177"/>
+            <a:ext cx="3547467" cy="3547466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15643019" y="3476811"/>
-            <a:ext cx="7243635" cy="10239189"/>
+            <a:off x="11730798" y="2607608"/>
+            <a:ext cx="5432048" cy="7679949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5338069" cy="2868476"/>
+          <a:xfrm rot="5400000">
+            <a:off x="1602124" y="7208504"/>
+            <a:ext cx="2151358" cy="4003051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21075580" y="4812556"/>
-            <a:ext cx="960167" cy="5037894"/>
+            <a:off x="15804709" y="3609417"/>
+            <a:ext cx="720036" cy="3778419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917940" y="2235200"/>
-            <a:ext cx="482660" cy="6362700"/>
+            <a:off x="1438275" y="1676400"/>
+            <a:ext cx="361950" cy="4772025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17561008" y="2621483"/>
-            <a:ext cx="547114" cy="576759"/>
+            <a:off x="13169110" y="1966113"/>
+            <a:ext cx="410284" cy="432566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12241316" y="1035410"/>
-            <a:ext cx="547117" cy="576759"/>
+            <a:off x="9179840" y="776557"/>
+            <a:ext cx="410285" cy="432564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...40 lines deleted...]
-      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99416" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8395749" y="1866900"/>
-            <a:ext cx="7595549" cy="10147300"/>
+            <a:off x="6296025" y="1400175"/>
+            <a:ext cx="5695950" cy="7610475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...198 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95044" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2314575" y="1400175"/>
+            <a:ext cx="3368040" cy="4221480"/>
+            <a:chOff x="2314575" y="1400175"/>
+            <a:chExt cx="3368040" cy="4221480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2314575" y="1400175"/>
+              <a:ext cx="3368040" cy="2217420"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2314575" y="3686175"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67940" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12696825" y="4895850"/>
+            <a:ext cx="3368040" cy="4221480"/>
+            <a:chOff x="12696825" y="4895850"/>
+            <a:chExt cx="3368040" cy="4221480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="4895850"/>
+              <a:ext cx="3368040" cy="2217420"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="7181850"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF5F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="13856412" cy="9104424"/>
+          <a:xfrm rot="10800000">
+            <a:off x="96016" y="0"/>
+            <a:ext cx="10391010" cy="6828316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5716471" cy="1088467"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-633" y="5130598"/>
+            <a:ext cx="4287450" cy="816350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="693218" cy="657436"/>
+          <a:xfrm rot="10800000">
+            <a:off x="779128" y="628920"/>
+            <a:ext cx="519849" cy="493075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4098799" cy="4098292"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15064336" y="4495800"/>
+            <a:ext cx="3073715" cy="3073715"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3022978" cy="4305300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16021050" y="5600700"/>
+            <a:ext cx="2266950" cy="3228975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="431854" cy="406400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16964025" y="7896225"/>
+            <a:ext cx="323850" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6711015" cy="508533"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10188318" y="9391650"/>
+            <a:ext cx="5032632" cy="381399"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="749300"/>
-            <a:ext cx="20216693" cy="1862667"/>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059025" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...550 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71180" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FD7380"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEC1C7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4053840" y="3348990"/>
+              <a:ext cx="1245870" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4063365" y="6958965"/>
+              <a:ext cx="1255395" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4025265" y="4758690"/>
+              <a:ext cx="1331595" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67904" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FD7380"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55684" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9448800" y="2667000"/>
+            <a:ext cx="390525" cy="895350"/>
+            <a:chOff x="9448800" y="2667000"/>
+            <a:chExt cx="390525" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="2667000"/>
+              <a:ext cx="390525" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="34468" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3762375"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="3762375"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="3762375"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89984" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9448800" y="5181600"/>
+            <a:ext cx="933450" cy="895350"/>
+            <a:chOff x="9448800" y="5181600"/>
+            <a:chExt cx="933450" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="5181600"/>
+              <a:ext cx="933450" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="28120" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="6276975"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="6276975"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="6276975"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18652" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9448800" y="7696200"/>
+            <a:ext cx="619125" cy="895350"/>
+            <a:chOff x="9448800" y="7696200"/>
+            <a:chExt cx="619125" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="7696200"/>
+              <a:ext cx="619125" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="22761" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8791575"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="8791575"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="23" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="8791575"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>