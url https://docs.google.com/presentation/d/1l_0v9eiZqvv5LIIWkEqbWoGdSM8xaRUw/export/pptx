--- v0 (2025-10-09)
+++ v1 (2026-09-10)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpg"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="m4v" ContentType="video/mp4"/>
   <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
@@ -111,52 +112,52 @@
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId25"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -3115,437 +3116,486 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783125"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990724" y="8331200"/>
-            <a:ext cx="10127399" cy="2709333"/>
+            <a:off x="1533525" y="6248400"/>
+            <a:ext cx="7513320" cy="2042160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64669" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88547" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...28 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1533525" y="2438400"/>
+            <a:ext cx="7391400" cy="3379470"/>
+            <a:chOff x="1533525" y="2438400"/>
+            <a:chExt cx="7391400" cy="3379470"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="2438400"/>
+              <a:ext cx="7391400" cy="3181350"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4131"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...58 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2105025" y="2667000"/>
+              <a:ext cx="6675120" cy="3150870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Customer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Service</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10351794" y="1536700"/>
-            <a:ext cx="12981022" cy="11518900"/>
+            <a:off x="9658350" y="1200150"/>
+            <a:ext cx="7134225" cy="7810500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -3555,13130 +3605,12234 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2146202" cy="2145940"/>
+          <a:xfrm rot="2700000">
+            <a:off x="578601" y="7322298"/>
+            <a:ext cx="1138053" cy="1138054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3505644" y="12026900"/>
-            <a:ext cx="1346368" cy="1346200"/>
+            <a:off x="2628905" y="9020175"/>
+            <a:ext cx="1009650" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385479" y="10515600"/>
-            <a:ext cx="787498" cy="787400"/>
+            <a:off x="4038605" y="7886700"/>
+            <a:ext cx="590550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="0"/>
-            <a:ext cx="5487086" cy="4711700"/>
+            <a:off x="14173200" y="-1771650"/>
+            <a:ext cx="5305425" cy="5305425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46087" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31263" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6205538" y="628650"/>
+            <a:ext cx="5876925" cy="1343025"/>
+            <a:chOff x="6205538" y="628650"/>
+            <a:chExt cx="5876925" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6205538" y="628650"/>
+              <a:ext cx="5876925" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6777038" y="857250"/>
+              <a:ext cx="5000625" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Pricing Plan</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68237" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8275084" y="838200"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630525" cy="5676900"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630525" cy="5676900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829175" cy="5676900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 3287"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...81 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3371850" y="3038475"/>
+              <a:ext cx="752475" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829175" cy="5676900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 3287"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...194 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8701087" y="3038474"/>
+              <a:ext cx="895351" cy="895351"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829175" cy="5676900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 3287"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...371 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14016038" y="3038475"/>
+              <a:ext cx="1066800" cy="895351"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3015615" y="4133850"/>
+              <a:ext cx="1464945" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4876800"/>
+              <a:ext cx="4204335" cy="2545080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2420303" y="7543800"/>
+              <a:ext cx="2655570" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8535353" y="4133850"/>
+              <a:ext cx="1226820" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4876800"/>
+              <a:ext cx="4204335" cy="2545080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7763828" y="7543800"/>
+              <a:ext cx="2769870" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13183552" y="4133850"/>
+              <a:ext cx="2731770" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4876800"/>
+              <a:ext cx="4204335" cy="2545080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13088303" y="7543800"/>
+              <a:ext cx="2922270" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="11315700"/>
-            <a:ext cx="2400600" cy="2400300"/>
+            <a:off x="15906750" y="8486775"/>
+            <a:ext cx="1800225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21770521" y="9258300"/>
-            <a:ext cx="1943343" cy="1943100"/>
+            <a:off x="16325850" y="6943725"/>
+            <a:ext cx="1457325" cy="1457325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18087061" y="10452100"/>
-            <a:ext cx="3048381" cy="3048000"/>
+            <a:off x="13563600" y="7839075"/>
+            <a:ext cx="2286000" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4026403" cy="5918200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1438275" y="619125"/>
+            <a:ext cx="4457700" cy="4438650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2184673" cy="4076700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1419225" y="1304925"/>
+            <a:ext cx="3057525" cy="3057525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17855" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45959" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...52 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726025" cy="6943725"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726025" cy="6943725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2543175"/>
+              <a:ext cx="4010025" cy="6010275"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4766"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...326 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="591798" y="3677915"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="591798" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2543175"/>
+              <a:ext cx="4010025" cy="6010275"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4766"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...326 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5163796" y="3677915"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5163796" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2543175"/>
+              <a:ext cx="4010025" cy="6010275"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4766"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...326 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9735796" y="3677915"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9735796" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2543175"/>
+              <a:ext cx="4010025" cy="6010275"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4766"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...326 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14307796" y="3677915"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14307796" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="4197E1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...63 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="4197E1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...63 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="4197E1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...63 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="4197E1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...41 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3600450"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4133850"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7410450"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3600450"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4133850"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7410450"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3600450"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4133850"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7410450"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3600450"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4133850"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621405" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7410450"/>
+              <a:ext cx="3613785" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2028825" y="1985963"/>
+              <a:ext cx="800100" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1985963"/>
+              <a:ext cx="990600" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11087100" y="1985963"/>
+              <a:ext cx="971550" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15759113" y="1985963"/>
+              <a:ext cx="771525" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783124"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43760" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12206226" y="1524000"/>
-            <a:ext cx="12180822" cy="11176000"/>
+            <a:off x="9144000" y="742950"/>
+            <a:ext cx="8067675" cy="8972550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59417" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1829029" y="1930400"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1371600" y="1447800"/>
+            <a:ext cx="5524500" cy="1343025"/>
+            <a:chOff x="1371600" y="1447800"/>
+            <a:chExt cx="5524500" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="1447800"/>
+              <a:ext cx="5524500" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1943100" y="1676400"/>
+              <a:ext cx="4648200" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Some Data</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18709" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2591124" y="2235200"/>
-[...85 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1371600" y="3771900"/>
+            <a:ext cx="7840980" cy="5069205"/>
+            <a:chOff x="1371600" y="3771900"/>
+            <a:chExt cx="7840980" cy="5069205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="3805237"/>
+              <a:ext cx="2695575" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...179 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="5600700"/>
+              <a:ext cx="2686050" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...179 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="7396162"/>
+              <a:ext cx="2686050" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...141 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1943100" y="4033837"/>
+              <a:ext cx="1819275" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4219575" y="3771900"/>
+              <a:ext cx="4993005" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4219575" y="4229100"/>
+              <a:ext cx="4985385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1943100" y="5829300"/>
+              <a:ext cx="1809750" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4210050" y="5795963"/>
+              <a:ext cx="5002530" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4210050" y="6253163"/>
+              <a:ext cx="4994910" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1943100" y="7624762"/>
+              <a:ext cx="1809750" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4210050" y="7362825"/>
+              <a:ext cx="5002530" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4210050" y="7820025"/>
+              <a:ext cx="4994910" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4013702" y="1905000"/>
-            <a:ext cx="16359645" cy="9906000"/>
+            <a:off x="4171950" y="1428750"/>
+            <a:ext cx="12268200" cy="7429500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3607251" y="2324100"/>
-            <a:ext cx="9881835" cy="9880600"/>
+            <a:off x="2714625" y="1733550"/>
+            <a:ext cx="7410450" cy="7410450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2796042" cy="2795687"/>
+          <a:xfrm rot="16753102">
+            <a:off x="468710" y="154388"/>
+            <a:ext cx="2096454" cy="2096453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12638080" y="10896600"/>
-            <a:ext cx="6172972" cy="2108200"/>
+            <a:off x="9477375" y="8172450"/>
+            <a:ext cx="4629150" cy="1581150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="693880" cy="693787"/>
+          <a:xfrm rot="2700000">
+            <a:off x="1915042" y="8820450"/>
+            <a:ext cx="367939" cy="367940"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="461915" cy="461851"/>
+          <a:xfrm rot="2700000">
+            <a:off x="3413458" y="9261440"/>
+            <a:ext cx="244936" cy="244936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9804400"/>
-            <a:ext cx="7316114" cy="609600"/>
+            <a:off x="-285750" y="7353300"/>
+            <a:ext cx="5772150" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6681035" y="3073400"/>
-            <a:ext cx="5741118" cy="609600"/>
+            <a:off x="5010150" y="2305050"/>
+            <a:ext cx="4305300" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21897537" y="8991600"/>
-            <a:ext cx="2489511" cy="2844800"/>
+            <a:off x="16421100" y="6743700"/>
+            <a:ext cx="2133600" cy="2133600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19915646" y="12128054"/>
-            <a:ext cx="877296" cy="889893"/>
+            <a:off x="14934867" y="9096042"/>
+            <a:ext cx="657890" cy="667416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4051363" y="710754"/>
-            <a:ext cx="674071" cy="673993"/>
+            <a:off x="3038142" y="533067"/>
+            <a:ext cx="505491" cy="505491"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Image 11" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="0"/>
-            <a:ext cx="50806" cy="5029200"/>
+            <a:off x="15906750" y="-942975"/>
+            <a:ext cx="38100" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="32669" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97275" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4330065" y="2552700"/>
+            <a:ext cx="11942445" cy="5402580"/>
+            <a:chOff x="4330065" y="2552700"/>
+            <a:chExt cx="11942445" cy="5402580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5381625" y="2552700"/>
+              <a:ext cx="9839325" cy="3009900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4615"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5953125" y="2781300"/>
+              <a:ext cx="9496425" cy="3352800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>234,567</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4330065" y="5715000"/>
+              <a:ext cx="11942445" cy="1127760"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>UNICORN SIGHTINGS</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6794183" y="6934200"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="20" name="Image 13" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13"/>
+          <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="314325" y="1419225"/>
+            <a:ext cx="5638800" cy="6791325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...184 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2146202" cy="2145928"/>
+          <a:xfrm rot="2700000">
+            <a:off x="578601" y="7322298"/>
+            <a:ext cx="1138053" cy="1138054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3505644" y="12026900"/>
-            <a:ext cx="1346368" cy="1346200"/>
+            <a:off x="2628905" y="9020175"/>
+            <a:ext cx="1009650" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385479" y="10515600"/>
-            <a:ext cx="787498" cy="787400"/>
+            <a:off x="4038605" y="7886700"/>
+            <a:ext cx="590550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="0"/>
-            <a:ext cx="5487086" cy="4711700"/>
+            <a:off x="14173200" y="-1771650"/>
+            <a:ext cx="5305425" cy="5305425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57772" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79389" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="1862138" y="1857375"/>
+            <a:ext cx="7267575" cy="2611755"/>
+            <a:chOff x="1862138" y="1857375"/>
+            <a:chExt cx="7267575" cy="2611755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1862138" y="1857375"/>
+              <a:ext cx="7267575" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2006918" y="2085975"/>
+              <a:ext cx="6551295" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="3905250"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52750" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="2476500"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1652588" y="5419725"/>
+            <a:ext cx="7686675" cy="2611755"/>
+            <a:chOff x="1652588" y="5419725"/>
+            <a:chExt cx="7686675" cy="2611755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1652588" y="5419725"/>
+              <a:ext cx="7686675" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1797368" y="5648325"/>
+              <a:ext cx="6970395" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7467600"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12448" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2483160" y="2476500"/>
-[...10 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="10132695" y="1857375"/>
+            <a:ext cx="5966460" cy="2611755"/>
+            <a:chOff x="10132695" y="1857375"/>
+            <a:chExt cx="5966460" cy="2611755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11282363" y="1857375"/>
+              <a:ext cx="3667125" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11427143" y="2085975"/>
+              <a:ext cx="2950845" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="3905250"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29338" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2703321" y="2781300"/>
-[...128 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="10132695" y="5419725"/>
+            <a:ext cx="5966460" cy="2611755"/>
+            <a:chOff x="10132695" y="5419725"/>
+            <a:chExt cx="5966460" cy="2611755"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10272713" y="5419725"/>
+              <a:ext cx="5686425" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...392 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10417493" y="5648325"/>
+              <a:ext cx="4970145" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7467600"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="11315700"/>
-            <a:ext cx="2400600" cy="2400300"/>
+            <a:off x="15906750" y="8486775"/>
+            <a:ext cx="1800225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21770521" y="9258300"/>
-            <a:ext cx="1943343" cy="1943100"/>
+            <a:off x="16325850" y="6943725"/>
+            <a:ext cx="1457325" cy="1457325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18087061" y="10452100"/>
-            <a:ext cx="3048381" cy="3048000"/>
+            <a:off x="13563600" y="7839075"/>
+            <a:ext cx="2286000" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4026403" cy="5918200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1438275" y="619125"/>
+            <a:ext cx="4457700" cy="4438650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2184673" cy="4076700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1419225" y="1304925"/>
+            <a:ext cx="3057525" cy="3057525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22093" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63260" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6096000" y="857250"/>
+            <a:ext cx="6096000" cy="1343025"/>
+            <a:chOff x="6096000" y="857250"/>
+            <a:chExt cx="6096000" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6096000" y="857250"/>
+              <a:ext cx="6096000" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6667500" y="1085850"/>
+              <a:ext cx="5219700" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Some Graph</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88529" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8129016" y="1143000"/>
-[...26 lines deleted...]
-        <p:spPr>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="32" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54613" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8891111" y="1447800"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="53" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="54" name="Image 30" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId31"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12153900" y="4748213"/>
+              <a:ext cx="1645920" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5262563"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17224" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1611630"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8477250"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41119" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...1679 lines deleted...]
-      </p:sp>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1611630"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8477250"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783137"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41663" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58284" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1687830"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1687830"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4981575"/>
+              <a:ext cx="6614160" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
-[...141 lines deleted...]
-          <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80014" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6274584" y="1219200"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="4705350" y="914400"/>
+            <a:ext cx="8877300" cy="1343025"/>
+            <a:chOff x="4705350" y="914400"/>
+            <a:chExt cx="8877300" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4705350" y="914400"/>
+              <a:ext cx="8877300" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...41 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5276850" y="1143000"/>
+              <a:ext cx="8001000" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Portal to Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2146202" cy="2145928"/>
+          <a:xfrm rot="2700000">
+            <a:off x="578601" y="7322298"/>
+            <a:ext cx="1138053" cy="1138054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3505644" y="12026900"/>
-            <a:ext cx="1346368" cy="1346200"/>
+            <a:off x="2628905" y="9020175"/>
+            <a:ext cx="1009650" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385479" y="10515600"/>
-            <a:ext cx="787498" cy="787400"/>
+            <a:off x="4038605" y="7886700"/>
+            <a:ext cx="590550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="0"/>
-            <a:ext cx="5487086" cy="4711700"/>
+            <a:off x="14173200" y="-1771650"/>
+            <a:ext cx="5305425" cy="5305425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64524" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10949" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...42 lines deleted...]
-      </p:sp>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644640" cy="2145030"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644640" cy="2145030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644640" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4162425"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-            <a:ext cx="8941918" cy="889000"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...38 lines deleted...]
-            <a:pPr algn="l">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...42 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Experience fantasy firsthand</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse in a realm of magic</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Discover untold wonders</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Live your fantasy dreams</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81950" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2895962" y="1854200"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9896475" cy="1343025"/>
+            <a:chOff x="2171700" y="1390650"/>
+            <a:chExt cx="9896475" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2171700" y="1390650"/>
+              <a:ext cx="9896475" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...41 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2743200" y="1619250"/>
+              <a:ext cx="9020175" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Future of Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85469" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48442" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...28 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1190625" y="800100"/>
+            <a:ext cx="7391400" cy="1343025"/>
+            <a:chOff x="1190625" y="800100"/>
+            <a:chExt cx="7391400" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1190625" y="800100"/>
+              <a:ext cx="7391400" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...41 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1762125" y="1028700"/>
+              <a:ext cx="6515100" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A Magic Picture</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783137"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49040" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="5867400"/>
+            <a:ext cx="18288000" cy="4400550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36232" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="6870700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1333500" y="5153025"/>
+            <a:ext cx="7492365" cy="2017395"/>
+            <a:chOff x="1333500" y="5153025"/>
+            <a:chExt cx="7492365" cy="2017395"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5153025"/>
+              <a:ext cx="1628775" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1905000" y="5381625"/>
+              <a:ext cx="912495" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3114675" y="5310188"/>
+              <a:ext cx="5711190" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3114675" y="5900738"/>
+              <a:ext cx="5680710" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65033" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="6870700"/>
-[...10 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1333500" y="8001000"/>
+            <a:ext cx="7492365" cy="2088833"/>
+            <a:chOff x="1333500" y="8001000"/>
+            <a:chExt cx="7492365" cy="2088833"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="8072438"/>
+              <a:ext cx="1876425" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1905000" y="8301038"/>
+              <a:ext cx="1160145" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3362325" y="8001000"/>
+              <a:ext cx="5463540" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3362325" y="8591550"/>
+              <a:ext cx="5433060" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12283" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2540318" y="7175500"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="9544050" y="8001000"/>
+            <a:ext cx="7492365" cy="2088833"/>
+            <a:chOff x="9544050" y="8001000"/>
+            <a:chExt cx="7492365" cy="2088833"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9544050" y="8072438"/>
+              <a:ext cx="1943100" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10115550" y="8301038"/>
+              <a:ext cx="1226820" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11639550" y="8001000"/>
+              <a:ext cx="5396865" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11639550" y="8591550"/>
+              <a:ext cx="5366385" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80812" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4153419" y="7080250"/>
-[...128 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="9544050" y="5153025"/>
+            <a:ext cx="7492365" cy="2017395"/>
+            <a:chOff x="9544050" y="5153025"/>
+            <a:chExt cx="7492365" cy="2017395"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9544050" y="5153025"/>
+              <a:ext cx="1866900" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...509 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10115550" y="5381625"/>
+              <a:ext cx="1150620" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="5310188"/>
+              <a:ext cx="5473065" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="5900738"/>
+              <a:ext cx="5442585" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4013702" y="1905000"/>
-            <a:ext cx="16359645" cy="9906000"/>
+            <a:off x="5467350" y="1428750"/>
+            <a:ext cx="12268200" cy="7429500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3607251" y="2324100"/>
-            <a:ext cx="9881835" cy="9880600"/>
+            <a:off x="2714625" y="1733550"/>
+            <a:ext cx="7410450" cy="7410450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2796042" cy="2795694"/>
+          <a:xfrm rot="16753102">
+            <a:off x="468710" y="154386"/>
+            <a:ext cx="2096454" cy="2096453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12638080" y="10896600"/>
-            <a:ext cx="6172972" cy="2108200"/>
+            <a:off x="9477375" y="8172450"/>
+            <a:ext cx="4629150" cy="1581150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="693880" cy="693793"/>
+          <a:xfrm rot="2700000">
+            <a:off x="1915042" y="8820448"/>
+            <a:ext cx="367939" cy="367940"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="461915" cy="461856"/>
+          <a:xfrm rot="2700000">
+            <a:off x="3413458" y="9261435"/>
+            <a:ext cx="244936" cy="244936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9804400"/>
-            <a:ext cx="7316114" cy="609600"/>
+            <a:off x="-285750" y="7353300"/>
+            <a:ext cx="5772150" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6681035" y="3073400"/>
-            <a:ext cx="5741118" cy="609600"/>
+            <a:off x="5010150" y="2305050"/>
+            <a:ext cx="4305300" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21897537" y="8991600"/>
-            <a:ext cx="2489511" cy="2844800"/>
+            <a:off x="16421100" y="6743700"/>
+            <a:ext cx="2133600" cy="2133600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19915646" y="12128057"/>
-            <a:ext cx="877296" cy="889887"/>
+            <a:off x="14934867" y="9096042"/>
+            <a:ext cx="657890" cy="667416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4051363" y="710756"/>
-            <a:ext cx="674071" cy="673988"/>
+            <a:off x="3038142" y="533067"/>
+            <a:ext cx="505491" cy="505491"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Image 11" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="0"/>
-            <a:ext cx="50806" cy="5029200"/>
+            <a:off x="15906750" y="-942975"/>
+            <a:ext cx="38100" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91997" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92573" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8258175" y="2714625"/>
+            <a:ext cx="6696075" cy="2017395"/>
+            <a:chOff x="8258175" y="2714625"/>
+            <a:chExt cx="6696075" cy="2017395"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8258175" y="2714625"/>
+              <a:ext cx="6696075" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 12631"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8829675" y="2943225"/>
+              <a:ext cx="5979795" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Shape 0"/>
+          <p:cNvPr id="18" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...71 lines deleted...]
-            <a:ext cx="7946960" cy="2357967"/>
+            <a:off x="6227445" y="5191125"/>
+            <a:ext cx="10757535" cy="1935480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="252E5B">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Comfortaa Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Comfortaa Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Welcome</a:t>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId14"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399366" cy="2573867"/>
+            <a:off x="314325" y="885825"/>
+            <a:ext cx="6629400" cy="8382000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln/>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2146202" cy="2145928"/>
+          <a:xfrm rot="2700000">
+            <a:off x="578601" y="7322298"/>
+            <a:ext cx="1138053" cy="1138054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3505644" y="12026900"/>
-            <a:ext cx="1346368" cy="1346200"/>
+            <a:off x="2628905" y="9020175"/>
+            <a:ext cx="1009650" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385479" y="10515600"/>
-            <a:ext cx="787498" cy="787400"/>
+            <a:off x="4038605" y="7886700"/>
+            <a:ext cx="590550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="0"/>
-            <a:ext cx="5487086" cy="4711700"/>
+            <a:off x="14173200" y="-1771650"/>
+            <a:ext cx="5305425" cy="5305425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78337" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="762095" y="3860800"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="571500" y="2895600"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41568" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4407451" y="1016000"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="3305175" y="762000"/>
+            <a:ext cx="11687175" cy="1343025"/>
+            <a:chOff x="3305175" y="762000"/>
+            <a:chExt cx="11687175" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3305175" y="762000"/>
+              <a:ext cx="11687175" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3876675" y="990600"/>
+              <a:ext cx="10810875" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy Realm at a Glance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77176" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5169546" y="1320800"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="12087225" y="3038475"/>
+            <a:ext cx="5292090" cy="2068830"/>
+            <a:chOff x="12087225" y="3038475"/>
+            <a:chExt cx="5292090" cy="2068830"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3038475"/>
+              <a:ext cx="5292090" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3629025"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86883" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="4051300"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="12087225" y="5414963"/>
+            <a:ext cx="5292090" cy="2068830"/>
+            <a:chOff x="12087225" y="5414963"/>
+            <a:chExt cx="5292090" cy="2068830"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5414963"/>
+              <a:ext cx="5292090" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="6005513"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74844" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="4051300"/>
-[...326 lines deleted...]
-      </p:sp>
+            <a:off x="12087225" y="8015288"/>
+            <a:ext cx="5292090" cy="1611630"/>
+            <a:chOff x="12087225" y="8015288"/>
+            <a:chExt cx="5292090" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8015288"/>
+              <a:ext cx="5292090" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8605838"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="11315700"/>
-            <a:ext cx="2400600" cy="2400300"/>
+            <a:off x="15906750" y="8486775"/>
+            <a:ext cx="1800225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21770521" y="9258300"/>
-            <a:ext cx="1943343" cy="1943100"/>
+            <a:off x="16325850" y="6943725"/>
+            <a:ext cx="1457325" cy="1457325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18087061" y="10452100"/>
-            <a:ext cx="3048381" cy="3048000"/>
+            <a:off x="13563600" y="7839075"/>
+            <a:ext cx="2286000" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4026403" cy="5918200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1438275" y="619125"/>
+            <a:ext cx="4457700" cy="4438650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2184673" cy="4076700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1419225" y="1304925"/>
+            <a:ext cx="3057525" cy="3057525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67950" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40546" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2081212" y="481012"/>
+            <a:ext cx="5372100" cy="1343026"/>
+            <a:chOff x="2081212" y="481012"/>
+            <a:chExt cx="5372100" cy="1343026"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2081212" y="481012"/>
+              <a:ext cx="5372100" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2652713" y="709613"/>
+              <a:ext cx="4495800" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Graph</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21171" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2775297" y="641350"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="2196465" y="2371725"/>
+            <a:ext cx="13867744" cy="7355205"/>
+            <a:chOff x="2196465" y="2371725"/>
+            <a:chExt cx="13867744" cy="7355205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="2595563"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="3648075"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="4700588"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="5753100"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="6805613"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="7858125"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="9072563"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="4972499">
+              <a:off x="2680991" y="9105900"/>
+              <a:ext cx="76793" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="4972499">
+              <a:off x="15987416" y="9105900"/>
+              <a:ext cx="76793" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2714625" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4616904" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6519181" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8421460" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10323740" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12226017" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14128296" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4152900" y="5676900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="4197E1"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...1595 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8753475" y="5619750"/>
+              <a:ext cx="1847850" cy="1847850"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="82C5F8"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...63 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="4038600"/>
+              <a:ext cx="828675" cy="828675"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...109 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="2371725"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>12</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="3424238"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="4476750"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="5529263"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="6581775"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="7634288"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="8686800"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3280410" y="9163050"/>
+              <a:ext cx="763905" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5173164" y="9163050"/>
+              <a:ext cx="773430" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2016</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7094491" y="9163050"/>
+              <a:ext cx="744855" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2017</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8987245" y="9163050"/>
+              <a:ext cx="763905" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2018</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10889525" y="9163050"/>
+              <a:ext cx="763905" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2019</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12753702" y="9163050"/>
+              <a:ext cx="840105" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14694081" y="9163050"/>
+              <a:ext cx="754380" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4515803" y="5949315"/>
+              <a:ext cx="493395" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>B</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9416415" y="6206490"/>
+              <a:ext cx="521970" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>C</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12735878" y="4115753"/>
+              <a:ext cx="483870" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783137"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46736" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52035" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6677025" y="419100"/>
+            <a:ext cx="4943475" cy="1343025"/>
+            <a:chOff x="6677025" y="419100"/>
+            <a:chExt cx="4943475" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6677025" y="419100"/>
+              <a:ext cx="4943475" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7248525" y="647700"/>
+              <a:ext cx="4067175" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Team</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82237" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8903813" y="558800"/>
-[...26 lines deleted...]
-        <p:spPr>
+            <a:off x="2621280" y="2152650"/>
+            <a:ext cx="3682365" cy="7517130"/>
+            <a:chOff x="2621280" y="2152650"/>
+            <a:chExt cx="3682365" cy="7517130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2152650"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8477250"/>
+              <a:ext cx="3682365" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2636520" y="9105900"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39098" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9665908" y="863600"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="6821805" y="2152650"/>
+            <a:ext cx="3682365" cy="7517130"/>
+            <a:chOff x="6821805" y="2152650"/>
+            <a:chExt cx="3682365" cy="7517130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2152650"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8477250"/>
+              <a:ext cx="3682365" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6837045" y="9105900"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31872" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2870200"/>
-[...470 lines deleted...]
-      </p:sp>
+            <a:off x="11022330" y="2152650"/>
+            <a:ext cx="3682365" cy="7517130"/>
+            <a:chOff x="11022330" y="2152650"/>
+            <a:chExt cx="3682365" cy="7517130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2152650"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8477250"/>
+              <a:ext cx="3682365" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11037570" y="9105900"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 23">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1905000"/>
-            <a:ext cx="15508638" cy="9906000"/>
+            <a:off x="-638175" y="1428750"/>
+            <a:ext cx="12268200" cy="7429500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2324100"/>
-            <a:ext cx="8624378" cy="9880600"/>
+            <a:off x="-933450" y="1733550"/>
+            <a:ext cx="7410450" cy="7410450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6172972" cy="2108200"/>
+          <a:xfrm rot="16753102">
+            <a:off x="-3179365" y="154388"/>
+            <a:ext cx="2096454" cy="2096453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="12280950"/>
-            <a:ext cx="81407" cy="461863"/>
+            <a:off x="5829300" y="8172450"/>
+            <a:ext cx="4629150" cy="1581150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5741118" cy="609600"/>
+          <a:xfrm rot="2700000">
+            <a:off x="-1733032" y="8820450"/>
+            <a:ext cx="367938" cy="367940"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="877296" cy="889893"/>
+          <a:xfrm rot="2700000">
+            <a:off x="-234617" y="9261440"/>
+            <a:ext cx="244936" cy="244936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16346943" y="0"/>
-            <a:ext cx="50806" cy="5029200"/>
+            <a:off x="1362075" y="2305050"/>
+            <a:ext cx="4305300" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="11286792" y="9096042"/>
+            <a:ext cx="657890" cy="667416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-609933" y="533067"/>
+            <a:ext cx="505491" cy="505491"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12258675" y="-942975"/>
+            <a:ext cx="38100" cy="4714875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38183" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83703" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="866775" y="2276475"/>
+            <a:ext cx="8319135" cy="5840730"/>
+            <a:chOff x="866775" y="2276475"/>
+            <a:chExt cx="8319135" cy="5840730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="866775" y="2276475"/>
+              <a:ext cx="8124825" cy="2152650"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 9022"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1438275" y="2505075"/>
+              <a:ext cx="7248525" cy="1962150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Thank you for</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="866775" y="4886325"/>
+              <a:ext cx="8319135" cy="3230880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Shape 1"/>
+          <p:cNvPr id="17" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...50 lines deleted...]
-            <a:ext cx="9648973" cy="2599267"/>
+          <a:xfrm rot="16200000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...58 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...65 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId9" invalidUrl="" action="" tgtFrame="" tooltip="Open https://unsplash.com/" history="1" highlightClick="0" endSnd="0">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId12" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
-            <a:pPr algn="l">
-[...2 lines deleted...]
-              </a:spcAft>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="18" name="Image 11" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12320540" y="2705100"/>
-            <a:ext cx="11558445" cy="10033000"/>
+            <a:off x="9467850" y="2409825"/>
+            <a:ext cx="8058150" cy="6210300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -16688,1369 +15842,1250 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2146202" cy="2145934"/>
+          <a:xfrm rot="2700000">
+            <a:off x="578601" y="7322298"/>
+            <a:ext cx="1138053" cy="1138054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3505644" y="12026900"/>
-            <a:ext cx="1346368" cy="1346200"/>
+            <a:off x="2628905" y="9020175"/>
+            <a:ext cx="1009650" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385479" y="10515600"/>
-            <a:ext cx="787498" cy="787400"/>
+            <a:off x="4038605" y="7886700"/>
+            <a:ext cx="590550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="0"/>
-            <a:ext cx="5487086" cy="4711700"/>
+            <a:off x="14173200" y="-1771650"/>
+            <a:ext cx="5305425" cy="5305425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66313" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96431" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="3390900"/>
+            <a:ext cx="5577840" cy="1240155"/>
+            <a:chOff x="6610350" y="3390900"/>
+            <a:chExt cx="5577840" cy="1240155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6925628" y="3663315"/>
+              <a:ext cx="588645" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="3476625"/>
+              <a:ext cx="4206240" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="4067175"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37641" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12211050" y="3390900"/>
+            <a:ext cx="5577840" cy="1240155"/>
+            <a:chOff x="12211050" y="3390900"/>
+            <a:chExt cx="5577840" cy="1240155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12211050" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12473940" y="3663315"/>
+              <a:ext cx="693420" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13582650" y="3476625"/>
+              <a:ext cx="4206240" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13582650" y="4067175"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41382" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="5629275"/>
+            <a:ext cx="5577840" cy="1240155"/>
+            <a:chOff x="6610350" y="5629275"/>
+            <a:chExt cx="5577840" cy="1240155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6868478" y="5901690"/>
+              <a:ext cx="702945" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="5715000"/>
+              <a:ext cx="4206240" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="6305550"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80498" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12211050" y="5629275"/>
+            <a:ext cx="5577840" cy="1240155"/>
+            <a:chOff x="12211050" y="5629275"/>
+            <a:chExt cx="5577840" cy="1240155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12211050" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12454890" y="5901690"/>
+              <a:ext cx="731520" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13582650" y="5715000"/>
+              <a:ext cx="4206240" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13582650" y="6305550"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38612" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="7867650"/>
+            <a:ext cx="5577840" cy="1240155"/>
+            <a:chOff x="6610350" y="7867650"/>
+            <a:chExt cx="5577840" cy="1240155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Shape 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6863715" y="8140065"/>
+              <a:ext cx="712470" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="7953375"/>
+              <a:ext cx="4206240" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7981950" y="8543925"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10774" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12211050" y="7867650"/>
+            <a:ext cx="5577840" cy="1240155"/>
+            <a:chOff x="12211050" y="7867650"/>
+            <a:chExt cx="5577840" cy="1240155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12211050" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12473940" y="8140065"/>
+              <a:ext cx="693420" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13582650" y="7953375"/>
+              <a:ext cx="4206240" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13582650" y="8543925"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28250" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2990850" y="533400"/>
+            <a:ext cx="12306300" cy="2017395"/>
+            <a:chOff x="2990850" y="533400"/>
+            <a:chExt cx="12306300" cy="2017395"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Shape 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2990850" y="533400"/>
+              <a:ext cx="12306300" cy="1819275"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 12631"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3562350" y="762000"/>
+              <a:ext cx="11590020" cy="1788795"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Table of Contents</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr="preencoded.png">    </p:cNvPr>
-[...1201 lines deleted...]
-          <p:cNvPr id="46" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="34" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1663700"/>
-            <a:ext cx="8738692" cy="11391900"/>
+            <a:off x="0" y="1857375"/>
+            <a:ext cx="6248400" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -18061,3241 +17096,3433 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="11315700"/>
-            <a:ext cx="2400600" cy="2400300"/>
+            <a:off x="15906750" y="8486775"/>
+            <a:ext cx="1800225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21770521" y="9258300"/>
-            <a:ext cx="1943343" cy="1943100"/>
+            <a:off x="16325850" y="6943725"/>
+            <a:ext cx="1457325" cy="1457325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18087061" y="10452100"/>
-            <a:ext cx="3048381" cy="3048000"/>
+            <a:off x="13563600" y="7839075"/>
+            <a:ext cx="2286000" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4026403" cy="5918200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1438275" y="619125"/>
+            <a:ext cx="4457700" cy="4438650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2184673" cy="4076700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1419225" y="1304925"/>
+            <a:ext cx="3057525" cy="3057525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48561" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47690" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2219325" y="1647825"/>
+            <a:ext cx="13554075" cy="1343025"/>
+            <a:chOff x="2219325" y="1647825"/>
+            <a:chExt cx="13554075" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="1647825"/>
+              <a:ext cx="13554075" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="1876425"/>
+              <a:ext cx="12677775" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Realm of the Extraordinary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35151" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="2197100"/>
-[...144 lines deleted...]
-      </p:sp>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="5135880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783124"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6274584" y="0"/>
-            <a:ext cx="18112464" cy="13716000"/>
+            <a:off x="4705350" y="0"/>
+            <a:ext cx="13582650" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93835" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99318" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="1333500" y="742950"/>
+            <a:ext cx="5905500" cy="4476750"/>
+            <a:chOff x="1333500" y="742950"/>
+            <a:chExt cx="5905500" cy="4476750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="742950"/>
+              <a:ext cx="5905500" cy="4476750"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 3824"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3952875" y="942975"/>
+              <a:ext cx="666750" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="41769" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2114550"/>
+              <a:ext cx="5387340" cy="2983230"/>
+              <a:chOff x="1592580" y="2114550"/>
+              <a:chExt cx="5387340" cy="2983230"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2114550"/>
+                <a:ext cx="5387340" cy="674370"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="2705100"/>
+                <a:ext cx="5356860" cy="2392680"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51785" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="990600"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1333500" y="5734050"/>
+            <a:ext cx="5905500" cy="4019550"/>
+            <a:chOff x="1333500" y="5734050"/>
+            <a:chExt cx="5905500" cy="4019550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5734050"/>
+              <a:ext cx="5905500" cy="4019550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 4744"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...279 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3800475" y="5934075"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="61055" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7105650"/>
+              <a:ext cx="5387340" cy="2526030"/>
+              <a:chOff x="1592580" y="7105650"/>
+              <a:chExt cx="5387340" cy="2526030"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7105650"/>
+                <a:ext cx="5387340" cy="674370"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7696200"/>
+                <a:ext cx="5356860" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2146202" cy="2145934"/>
+          <a:xfrm rot="2700000">
+            <a:off x="578601" y="7322298"/>
+            <a:ext cx="1138053" cy="1138054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3505644" y="12026900"/>
-            <a:ext cx="1346368" cy="1346200"/>
+            <a:off x="2628905" y="9020175"/>
+            <a:ext cx="1009650" cy="1009650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5385479" y="10515600"/>
-            <a:ext cx="787498" cy="787400"/>
+            <a:off x="4038605" y="7886700"/>
+            <a:ext cx="590550" cy="590550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="0"/>
-            <a:ext cx="5487086" cy="4711700"/>
+            <a:off x="14173200" y="-1771650"/>
+            <a:ext cx="5305425" cy="5305425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91424" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89061" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156960" cy="8517255"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156960" cy="8517255"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5153025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="6648450"/>
+              <a:ext cx="6096000" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="6877050"/>
+              <a:ext cx="4512945" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8077200"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54408" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2934067" y="1384300"/>
-[...52 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156960" cy="8517255"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156960" cy="8517255"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5153025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="6648450"/>
+              <a:ext cx="6096000" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...271 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10563225" y="6877050"/>
+              <a:ext cx="3827145" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8077200"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="16359645" cy="9906000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3009900" y="1428750"/>
+            <a:ext cx="12268200" cy="7429500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9881835" cy="9880600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="8162925" y="1733550"/>
+            <a:ext cx="7410450" cy="7410450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2796042" cy="2795699"/>
+          <a:xfrm rot="15646898">
+            <a:off x="15722835" y="154388"/>
+            <a:ext cx="2096455" cy="2096453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6172972" cy="2108200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="4181475" y="8172450"/>
+            <a:ext cx="4629150" cy="1581150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="693880" cy="693787"/>
+          <a:xfrm rot="8100000">
+            <a:off x="16005020" y="8820450"/>
+            <a:ext cx="367938" cy="367940"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="461915" cy="461851"/>
+          <a:xfrm rot="8100000">
+            <a:off x="14629606" y="9261440"/>
+            <a:ext cx="244936" cy="244936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7316114" cy="609600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12801600" y="7353300"/>
+            <a:ext cx="5772150" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5741118" cy="609600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="8972550" y="2305050"/>
+            <a:ext cx="4305300" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2489511" cy="2844800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-266700" y="6743700"/>
+            <a:ext cx="2133600" cy="2133600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="877296" cy="889893"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2695242" y="9096042"/>
+            <a:ext cx="657891" cy="667416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="674071" cy="673993"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14744367" y="533067"/>
+            <a:ext cx="505490" cy="505491"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Image 11" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="50806" cy="5029200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2343150" y="-942975"/>
+            <a:ext cx="38100" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38602" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Image 13" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="863708" y="1316515"/>
-            <a:ext cx="6068311" cy="4556472"/>
+            <a:off x="647700" y="993756"/>
+            <a:ext cx="4550664" cy="3417354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48150" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4381500" y="3524250"/>
+            <a:ext cx="9016365" cy="4330065"/>
+            <a:chOff x="4381500" y="3524250"/>
+            <a:chExt cx="9016365" cy="4330065"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3524250"/>
+              <a:ext cx="8987790" cy="3760470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9944100" y="7353300"/>
+              <a:ext cx="3453765" cy="501015"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5842730" y="4699000"/>
-            <a:ext cx="13603400" cy="4927600"/>
+            <a:off x="13277850" y="1447800"/>
+            <a:ext cx="4581525" cy="7820025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln/>
         </p:spPr>
-      </p:sp>
-[...77 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21211651" y="11315700"/>
-            <a:ext cx="2400600" cy="2400300"/>
+            <a:off x="15906750" y="8486775"/>
+            <a:ext cx="1800225" cy="1800225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21770521" y="9258300"/>
-            <a:ext cx="1943343" cy="1943100"/>
+            <a:off x="16325850" y="6943725"/>
+            <a:ext cx="1457325" cy="1457325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18087061" y="10452100"/>
-            <a:ext cx="3048381" cy="3048000"/>
+            <a:off x="13563600" y="7839075"/>
+            <a:ext cx="2286000" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4026403" cy="5918200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1438275" y="619125"/>
+            <a:ext cx="4457700" cy="4438650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2184673" cy="4076700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1419225" y="1304925"/>
+            <a:ext cx="3057525" cy="3057525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16270734" y="5727700"/>
-            <a:ext cx="7049381" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="5727700"/>
-            <a:ext cx="14835454" cy="6400800"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56713" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39717" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="809625" y="2886075"/>
+            <a:ext cx="5347335" cy="1021080"/>
+            <a:chOff x="809625" y="2886075"/>
+            <a:chExt cx="5347335" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="97742" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286375" cy="971550"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286375" cy="971550"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286375" cy="971550"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="3827145" cy="674370"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2886075"/>
+              <a:ext cx="5347335" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43276" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="6505575" y="2886075"/>
+            <a:ext cx="5347335" cy="1478280"/>
+            <a:chOff x="6505575" y="2886075"/>
+            <a:chExt cx="5347335" cy="1478280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10389" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286375" cy="971550"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286375" cy="971550"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286375" cy="971550"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="4617720" cy="674370"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2886075"/>
+              <a:ext cx="5347335" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85163" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-[...42 lines deleted...]
-                <a:ln w="50800">
+            <a:off x="12201525" y="2886075"/>
+            <a:ext cx="5347335" cy="1021080"/>
+            <a:chOff x="12201525" y="2886075"/>
+            <a:chExt cx="5347335" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="75290" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286375" cy="971550"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286375" cy="971550"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Shape 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286375" cy="971550"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="3827145" cy="674370"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2886075"/>
+              <a:ext cx="5347335" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="272727"/>
+                    <a:srgbClr val="0E0E0E"/>
                   </a:solidFill>
-                </a:ln>
-[...321 lines deleted...]
-      </p:sp>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="698587" y="0"/>
-            <a:ext cx="3784031" cy="3783124"/>
+            <a:off x="523875" y="0"/>
+            <a:ext cx="2837669" cy="2837344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15381622" y="9194800"/>
-            <a:ext cx="9005426" cy="4521200"/>
+            <a:off x="11534775" y="6896100"/>
+            <a:ext cx="6772275" cy="6772275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="11264900"/>
-            <a:ext cx="4890111" cy="2451100"/>
+            <a:off x="13830300" y="8448675"/>
+            <a:ext cx="3667125" cy="3667125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16575572" y="10071100"/>
-            <a:ext cx="7290711" cy="3644900"/>
+            <a:off x="12430125" y="7553325"/>
+            <a:ext cx="5467350" cy="5457825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93628" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2349794" y="1092200"/>
-[...12 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1762125" y="819150"/>
+            <a:ext cx="14773275" cy="1343025"/>
+            <a:chOff x="1762125" y="819150"/>
+            <a:chExt cx="14773275" cy="1343025"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1762125" y="819150"/>
+              <a:ext cx="14773275" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 24551"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2333625" y="1047750"/>
+              <a:ext cx="13896975" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="252E5B"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Magic of Dragons: A Research</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20934" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3111889" y="1397000"/>
-[...36 lines deleted...]
-        <p:spPr>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="4197E1"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="82C5F8"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13102590" y="3720465"/>
+              <a:ext cx="1236345" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13093065" y="7330440"/>
+              <a:ext cx="1264920" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13064490" y="5130165"/>
+              <a:ext cx="1322070" cy="674370"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Comfortaa" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Comfortaa" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Comfortaa" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44492" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4197E1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99884" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-[...24 lines deleted...]
-        <p:spPr>
+            <a:off x="1733550" y="2667000"/>
+            <a:ext cx="895350" cy="895350"/>
+            <a:chOff x="1733550" y="2667000"/>
+            <a:chExt cx="895350" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="2667000"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="14076" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1762125" y="3762375"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="1762125" y="3762375"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1762125" y="3762375"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77064" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15229203" y="6299200"/>
-[...24 lines deleted...]
-        <p:spPr>
+            <a:off x="1733550" y="5181600"/>
+            <a:ext cx="895350" cy="895350"/>
+            <a:chOff x="1733550" y="5181600"/>
+            <a:chExt cx="895350" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="5181600"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="58304" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1762125" y="6276975"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="1762125" y="6276975"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1762125" y="6276975"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83665" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16258032" y="8178800"/>
-[...485 lines deleted...]
-      </p:sp>
+            <a:off x="1733550" y="7696200"/>
+            <a:ext cx="895350" cy="895350"/>
+            <a:chOff x="1733550" y="7696200"/>
+            <a:chExt cx="895350" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="7696200"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="61243" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1762125" y="8791575"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="1762125" y="8791575"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 11"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1762125" y="8791575"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>