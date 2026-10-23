--- v0 (2026-06-30)
+++ v1 (2026-10-23)
@@ -194,51 +194,51 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="F2E600"/>
     <a:srgbClr val="FFCC00"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{B6C20FEB-D4F3-4991-9F16-11B40E057F5B}" v="7" dt="2026-04-21T03:22:26.551"/>
+    <p1510:client id="{F2D0B02A-8F78-42B3-959F-BDAC082EBB98}" v="2" dt="2026-08-20T08:24:47.058"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="68" d="100"/>
           <a:sy n="68" d="100"/>
         </p:scale>
         <p:origin x="816" y="54"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
@@ -255,257 +255,259 @@
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}"/>
     <pc:docChg chg="custSel addSld delSld modSld">
-      <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:32.548" v="21" actId="478"/>
+      <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:25:18.498" v="41" actId="14100"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="addSp modSp del mod">
-[...29 lines deleted...]
-      </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+        <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:25:18.498" v="41" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="257"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:21:13.236" v="8"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="2" creationId="{9417680E-2F70-0951-7F0B-55C2246A121D}"/>
+            <ac:spMk id="24" creationId="{40D1CF0F-8108-637C-E7CF-396D0A425AFB}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:21:13.236" v="8"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="18" creationId="{BF5F784A-3D49-0E03-6F6F-59A67A8C5B5C}"/>
+            <ac:spMk id="26" creationId="{CD4B98B4-B29A-763A-FDC5-45AE0D237367}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:21:45.378" v="12"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="19" creationId="{1F368A58-AF6E-8087-D161-73972732AB18}"/>
+            <ac:spMk id="27" creationId="{EE7229A2-2F3B-A173-85A4-2025043EDE9F}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:21:13.236" v="8"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="20" creationId="{5932A549-CE58-5BF2-6287-090FA8BC389F}"/>
+            <ac:spMk id="33" creationId="{E97CEA89-FFAD-295C-C182-836A2932AC6F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="24" creationId="{2C42260B-EB15-6A07-C871-E502D62CFB1B}"/>
+            <ac:spMk id="43" creationId="{461B8BD9-2420-2B82-6C8A-FB40E0201910}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="25" creationId="{6A1DF169-1E5C-1DE5-5819-60295A390593}"/>
+            <ac:spMk id="45" creationId="{595E4F23-440A-CC92-7FD9-162131EBA149}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="26" creationId="{B39EDEBF-66DF-E9E5-40B5-2AA3E2C1B96C}"/>
+            <ac:spMk id="46" creationId="{50446792-CCE0-9EF2-57C1-C7C77EED460A}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="27" creationId="{AB6E1B30-0AAA-98B6-F133-D91E629A4038}"/>
+            <ac:spMk id="47" creationId="{01C6E1D1-9DB0-FCFF-CF36-B089A18A9FB9}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="28" creationId="{B94C642B-CAB7-ED4C-5A49-30C75B2B6960}"/>
+            <ac:spMk id="52" creationId="{D067C668-9FA5-644D-E671-CBB4A024715E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:11.645" v="16"/>
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:47.057" v="36"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:spMk id="29" creationId="{163525D1-7D98-CC64-91B6-D9508631ABEC}"/>
+            <ac:spMk id="54" creationId="{664D3C8D-AA1A-3A37-D78D-AB8384E2DADD}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:grpChg chg="del">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:10.619" v="15" actId="478"/>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:25:18.498" v="41" actId="14100"/>
           <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:grpSpMk id="3" creationId="{B46076CB-F736-740C-6F96-9C936C0FC67C}"/>
+            <ac:grpSpMk id="3" creationId="{07AFDFEA-DBFC-FBDC-ADCA-54682E9E5F77}"/>
           </ac:grpSpMkLst>
         </pc:grpChg>
-        <pc:picChg chg="mod">
-[...1 lines deleted...]
-          <ac:picMkLst>
+        <pc:grpChg chg="del mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:00.754" v="30" actId="478"/>
+          <ac:grpSpMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
-            <ac:picMk id="23" creationId="{DB000407-EAEE-5D41-0C26-6BF82207724A}"/>
-[...25 lines deleted...]
-        </pc:picChg>
+            <ac:grpSpMk id="5" creationId="{7C2C79E3-C74F-4F78-BCA7-E08FF3D6BD84}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp add mod">
-        <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:32.548" v="21" actId="478"/>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:42.751" v="35" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1320026729" sldId="258"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:32.548" v="21" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1320026729" sldId="258"/>
-            <ac:spMk id="2" creationId="{461B184F-8E57-5EEF-BE91-1D7A03A7C5D1}"/>
+            <ac:spMk id="5" creationId="{118D98EF-3B5A-EB3D-B2E2-B687728986DC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:32.548" v="21" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1320026729" sldId="258"/>
-            <ac:spMk id="18" creationId="{919DEE7D-782C-BD67-EAA4-B3655589BC20}"/>
+            <ac:spMk id="7" creationId="{D2DC38CA-1CDF-EC7B-0487-1D25F772DD73}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:32.548" v="21" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1320026729" sldId="258"/>
-            <ac:spMk id="19" creationId="{0EA061AF-83F5-A73A-0993-D561F1AAC8CE}"/>
+            <ac:spMk id="14" creationId="{74E1838F-D339-DE81-01F3-522E4DCDF9E2}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="del">
-          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-04-21T03:22:32.548" v="21" actId="478"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1320026729" sldId="258"/>
-            <ac:spMk id="20" creationId="{55192D68-2ECF-E65A-E9DE-BBF6417554E8}"/>
+            <ac:spMk id="15" creationId="{C95B8AE6-A064-DB68-EFFC-421E104C14E8}"/>
           </ac:spMkLst>
         </pc:spChg>
-      </pc:sldChg>
-[...5 lines deleted...]
-        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:spMk id="16" creationId="{6E4CC3C8-6A20-7D1A-2F80-32D15E77B7C7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:spMk id="17" creationId="{2521FD57-E06F-30AF-026D-3D4146B80EC6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:spMk id="38" creationId="{FB98DC38-CF8D-CEAA-FAE5-252A008A4687}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:spMk id="43" creationId="{939F99F3-E34B-75CE-86E1-1F816C2E2948}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:spMk id="48" creationId="{57D0414E-5E9A-3FFE-2CB6-927F655C5C8B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:30.140" v="32"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:spMk id="52" creationId="{B594B2DD-18EB-0D6F-9E74-EED57BFD1771}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:42.751" v="35" actId="1076"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:grpSpMk id="2" creationId="{54F0DB9D-13BD-B4AE-33FC-C168F3AD86E6}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="del">
+          <ac:chgData name="Siwanit Thongkhamdee" userId="276c716d-738d-4a1f-a3e8-48529126b4e1" providerId="ADAL" clId="{B62C437E-2C02-4B75-9666-F0FE35BB4316}" dt="2026-08-20T08:24:02.318" v="31" actId="478"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1320026729" sldId="258"/>
+            <ac:grpSpMk id="21" creationId="{35FCFB79-3B9B-79BC-6A7C-A48872E07B64}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -692,51 +694,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -857,51 +859,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1032,51 +1034,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1197,51 +1199,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1439,51 +1441,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1721,51 +1723,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2137,51 +2139,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2251,51 +2253,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2343,51 +2345,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2615,51 +2617,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2864,51 +2866,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3076,51 +3078,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/21/2026</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3431,55 +3433,55 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3912,1528 +3914,4500 @@
               </a:rPr>
               <a:t>HIA  FORUM </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4800" spc="-159" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw dist="127000" dir="5400000" algn="t" rotWithShape="0">
                     <a:prstClr val="black"/>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Open Sans Extrabold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans Extrabold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Open Sans Extrabold" panose="020B0906030804020204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="TT Ramillas Italics"/>
               </a:rPr>
               <a:t>2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="21" name="Group 20">
+          <p:cNvPr id="3" name="Group 61">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7773D16E-F875-0790-6DAD-AE2D3CB5B71C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07AFDFEA-DBFC-FBDC-ADCA-54682E9E5F77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="152400" y="140668"/>
-[...2 lines deleted...]
-            <a:chExt cx="10896600" cy="927404"/>
+            <a:off x="457200" y="206845"/>
+            <a:ext cx="17449800" cy="1819693"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="27452319" cy="2862773"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="22" name="Group 21">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 62">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE413348-086E-AD9B-09E2-6FA7B7655B99}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0882202-646F-354F-FB18-B0B446C9A041}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
-            <p:cNvGrpSpPr/>
+            <p:cNvSpPr/>
             <p:nvPr/>
-          </p:nvGrpSpPr>
-          <p:grpSpPr>
+          </p:nvSpPr>
+          <p:spPr>
             <a:xfrm>
-              <a:off x="152400" y="140668"/>
-[...2 lines deleted...]
-              <a:chExt cx="10134600" cy="927404"/>
+              <a:off x="861340" y="335850"/>
+              <a:ext cx="782564" cy="782564"/>
             </a:xfrm>
-          </p:grpSpPr>
-[...375 lines deleted...]
-              </a:blip>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="782564" h="782564">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="782564" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782564" y="782564"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="782564"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...31 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Freeform 63">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95E736BB-71CE-CF5A-46A5-E23A186524D1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="34544" y="327449"/>
+              <a:ext cx="672558" cy="848033"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="672558" h="848033">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="672558" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="672558" y="848033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="848033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...66 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Freeform 64">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B1F3ECF-5A88-1210-627B-384B55EC10CE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3486009" y="322138"/>
+              <a:ext cx="842469" cy="842469"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="842469" h="842469">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="842470" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="842470" y="842469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="842469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId5"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...31 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Freeform 65">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7EE665C-4BEE-4F61-AD5C-87E5614AFDEC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5193803" y="320861"/>
+              <a:ext cx="836331" cy="843747"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="836331" h="843747">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="836331" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="836331" y="843746"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="843746"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId6"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...66 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Freeform 66">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40D1CF0F-8108-637C-E7CF-396D0A425AFB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2476788" y="180195"/>
+              <a:ext cx="1145370" cy="1065194"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1145370" h="1065194">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1145370" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145370" y="1065194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1065194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId7"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...31 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Freeform 67">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B1BDF51-84C6-39D6-0D23-678252B07CF4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1799351" y="299851"/>
+              <a:ext cx="818563" cy="818563"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="818563" h="818563">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="818564" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="818564" y="818563"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="818563"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId8"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...13 lines deleted...]
-            <p:cNvPr id="23" name="Picture 22">
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Freeform 68">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB000407-EAEE-5D41-0C26-6BF82207724A}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD4B98B4-B29A-763A-FDC5-45AE0D237367}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
-            <p:cNvPicPr>
-[...1 lines deleted...]
-            </p:cNvPicPr>
+            <p:cNvSpPr/>
             <p:nvPr/>
-          </p:nvPicPr>
-[...1 lines deleted...]
-            <a:blip r:embed="rId17">
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4483926" y="215524"/>
+              <a:ext cx="558484" cy="936019"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="558484" h="936019">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="558484" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="558484" y="936018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="936018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Freeform 69">
               <a:extLst>
-                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE7229A2-2F3B-A173-85A4-2025043EDE9F}"/>
                 </a:ext>
               </a:extLst>
-            </a:blip>
-[...3 lines deleted...]
-          </p:blipFill>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="10244524" y="197657"/>
-              <a:ext cx="804476" cy="804476"/>
+              <a:off x="11498041" y="364196"/>
+              <a:ext cx="921783" cy="771601"/>
             </a:xfrm>
-            <a:prstGeom prst="rect">
+            <a:custGeom>
               <a:avLst/>
-            </a:prstGeom>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="921783" h="771601">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="921783" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="921783" y="771600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="771600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId10"/>
+              <a:stretch>
+                <a:fillRect t="-1608" b="-1608"/>
+              </a:stretch>
+            </a:blipFill>
           </p:spPr>
-        </p:pic>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Freeform 70">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC9C9805-CDFA-1E8D-AC87-716B78D3A9BE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10560673" y="247148"/>
+              <a:ext cx="909992" cy="992449"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="909992" h="992449">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="909993" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="909993" y="992449"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="992449"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId11"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Freeform 71">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A768046-8330-F12C-43F9-66F0CD5C2DC5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8115051" y="235740"/>
+              <a:ext cx="1275690" cy="956434"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1275690" h="956434">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1275690" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1275690" y="956434"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="956434"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId12"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Freeform 72">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50997F0F-7A56-97D2-8DE6-18B162713E9D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9382075" y="197432"/>
+              <a:ext cx="1106654" cy="1106654"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1106654" h="1106654">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1106655" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1106655" y="1106654"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1106654"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId13"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Freeform 73">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8A1D6D-4E10-DB17-FB48-F8ADA6FB9BC0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="20494715" y="309244"/>
+              <a:ext cx="1867406" cy="710782"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1867406" h="710782">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1867407" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1867407" y="710782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="710782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId14"/>
+              <a:stretch>
+                <a:fillRect t="-992" r="-7723"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Freeform 74">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF21354-C39C-F94F-E839-E68399A85B80}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7091368" y="238978"/>
+              <a:ext cx="1006411" cy="1006411"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1006411" h="1006411">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1006411" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1006411" y="1006411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1006411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId15"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Freeform 75">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E97CEA89-FFAD-295C-C182-836A2932AC6F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275202" y="258619"/>
+              <a:ext cx="743414" cy="984281"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="743414" h="984281">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="743415" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="743415" y="984280"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="984280"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId16"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Freeform 76">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33CB963-659D-B300-D021-13C857F7F2D3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="19735566" y="230182"/>
+              <a:ext cx="586430" cy="931251"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="586430" h="931251">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="586430" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="586430" y="931250"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="931250"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId17"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Freeform 77">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD9A8D3C-1252-5201-BD00-4C73805A17FF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14757605" y="298086"/>
+              <a:ext cx="3375917" cy="889997"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3375917" h="889997">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3375917" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3375917" y="889997"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="889997"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId18"/>
+              <a:stretch>
+                <a:fillRect l="-2150" t="-52997" b="-65312"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Freeform 78">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DCDCBE2-5734-0550-C5E2-DA48072EBBFF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="18168066" y="380289"/>
+              <a:ext cx="1313542" cy="700556"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1313542" h="700556">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1313542" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1313542" y="700555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="700555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId19"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Freeform 79">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B71DB15-51F8-AE17-6A5E-25899D5DA346}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="22313392" y="254153"/>
+              <a:ext cx="2074596" cy="976061"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2074596" h="976061">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2074596" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2074596" y="976061"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="976061"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId20"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Freeform 80">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF4B40B4-DFCA-52CB-AAF9-CDDEC14412E2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="25679960" y="0"/>
+              <a:ext cx="1772360" cy="1329270"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1772360" h="1329270">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1772359" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1772359" y="1329270"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1329270"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId21"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Freeform 81">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D14F914-65B5-4B32-D600-1624BCB5919E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="24370716" y="343230"/>
+              <a:ext cx="1112181" cy="741454"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1112181" h="741454">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1112181" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1112181" y="741454"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="741454"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId22"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Freeform 82">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{461B8BD9-2420-2B82-6C8A-FB40E0201910}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12652183" y="305315"/>
+              <a:ext cx="889361" cy="889361"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="889361" h="889361">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="889361" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="889361" y="889362"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="889362"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId23"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Freeform 83">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E568EFF-8D88-573E-8C3F-DF599F498BEF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13487614" y="137997"/>
+              <a:ext cx="1344466" cy="1208373"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1344466" h="1208373">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1344465" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1344465" y="1208373"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1208373"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId24"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Freeform 84">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{595E4F23-440A-CC92-7FD9-162131EBA149}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6474526" y="1559758"/>
+              <a:ext cx="1656637" cy="975049"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1656637" h="975049">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1656636" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1656636" y="975049"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="975049"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId25"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Freeform 85">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50446792-CCE0-9EF2-57C1-C7C77EED460A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3119137" y="1674446"/>
+              <a:ext cx="1632593" cy="918333"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1632593" h="918333">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1632593" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1632593" y="918334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="918334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId26"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Freeform 86">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C6E1D1-9DB0-FCFF-CF36-B089A18A9FB9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496774" y="1408226"/>
+              <a:ext cx="1061349" cy="1061349"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1061349" h="1061349">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1061350" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1061350" y="1061349"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1061349"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId27"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Freeform 87">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF3D0979-1E71-9CFD-4F44-415C75C1B320}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7871164" y="1139898"/>
+              <a:ext cx="1722875" cy="1722875"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1722875" h="1722875">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1722875" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1722875" y="1722875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1722875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId28"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Freeform 88">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1E3A76F-6E7E-91B0-61F5-E6465130ED4F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1750358"/>
+              <a:ext cx="3027541" cy="671730"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3027541" h="671730">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3027541" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3027541" y="671730"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="671730"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId29"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Freeform 89">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3067EC93-DB7B-E744-6DF6-20397A7461E6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10465872" y="1525830"/>
+              <a:ext cx="1123921" cy="951010"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1123921" h="951010">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1123921" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1123921" y="951010"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="951010"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId30"/>
+              <a:stretch>
+                <a:fillRect l="-5645" t="-18988" r="-9536" b="-17135"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Freeform 90">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD9E6695-9DDF-C1BA-C684-A0620AB201D8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17806668" y="1511118"/>
+              <a:ext cx="2241690" cy="911243"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2241690" h="911243">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2241690" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2241690" y="911243"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="911243"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId31"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Freeform 91">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D067C668-9FA5-644D-E671-CBB4A024715E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="20251312" y="1698566"/>
+              <a:ext cx="2002144" cy="592941"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2002144" h="592941">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2002145" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2002145" y="592941"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="592941"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId32"/>
+              <a:stretch>
+                <a:fillRect l="-2079" t="-131723" r="-2833" b="-122525"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Freeform 92">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25230B3D-C0FD-4AF1-AE6E-72953E443B2B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14420561" y="1526463"/>
+              <a:ext cx="906336" cy="906336"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="906336" h="906336">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="906336" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="906336" y="906336"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="906336"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId33"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Freeform 93">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{664D3C8D-AA1A-3A37-D78D-AB8384E2DADD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15422240" y="1420373"/>
+              <a:ext cx="1073955" cy="1073955"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1073955" h="1073955">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1073955" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1073955" y="1073955"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1073955"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId34"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Freeform 94">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19694372-70BC-3928-7D4D-B284F5761F4C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11534442" y="1187207"/>
+              <a:ext cx="2766084" cy="1559065"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2766084" h="1559065">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2766084" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2766084" y="1559065"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1559065"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId35"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Freeform 95">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{221EB2A6-F4E5-A79C-4419-75FF8228820F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16610665" y="1526463"/>
+              <a:ext cx="861775" cy="861775"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="861775" h="861775">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="861775" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="861775" y="861775"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="861775"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId36"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Freeform 96">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC2E23AA-6570-D6EA-141A-B0CB4DE8B9A9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="24213884" y="1664658"/>
+              <a:ext cx="3216423" cy="524317"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3216423" h="524317">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3216424" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3216424" y="524317"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="524317"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId37"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Freeform 97">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1C3068-6058-48C7-6C0C-EBDB4E727AE4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4789841" y="1598839"/>
+              <a:ext cx="1920823" cy="950007"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1920823" h="950007">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1920823" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1920823" y="950007"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="950007"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId38"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Freeform 98">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C330E98-6815-1E26-F623-41B26AD4B1FA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="22456410" y="1788193"/>
+              <a:ext cx="1431364" cy="400782"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1431364" h="400782">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1431364" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1431364" y="400782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="400782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId39"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E376AEE-ECEC-7726-3BBD-6BB4D04C08E1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="21" name="Group 20">
+          <p:cNvPr id="2" name="Group 61">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35FCFB79-3B9B-79BC-6A7C-A48872E07B64}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F0DB9D-13BD-B4AE-33FC-C168F3AD86E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="152400" y="140668"/>
-[...2 lines deleted...]
-            <a:chExt cx="10896600" cy="927404"/>
+            <a:off x="381000" y="190500"/>
+            <a:ext cx="9734843" cy="1015165"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="27452319" cy="2862773"/>
           </a:xfrm>
         </p:grpSpPr>
-        <p:grpSp>
-[...1 lines deleted...]
-            <p:cNvPr id="22" name="Group 21">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Freeform 62">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3461E17F-B763-F8A7-0C21-EB6FB5B8E1C9}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35E167D-F5BE-A9C0-D351-55AACF03F141}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
-            <p:cNvGrpSpPr/>
+            <p:cNvSpPr/>
             <p:nvPr/>
-          </p:nvGrpSpPr>
-          <p:grpSpPr>
+          </p:nvSpPr>
+          <p:spPr>
             <a:xfrm>
-              <a:off x="152400" y="140668"/>
-[...2 lines deleted...]
-              <a:chExt cx="10134600" cy="927404"/>
+              <a:off x="861340" y="335850"/>
+              <a:ext cx="782564" cy="782564"/>
             </a:xfrm>
-          </p:grpSpPr>
-[...375 lines deleted...]
-              </a:blip>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="782564" h="782564">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="782564" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="782564" y="782564"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="782564"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId3"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...31 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 63">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D6F1700-CC2C-26FE-EA83-98E608C13E25}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="34544" y="327449"/>
+              <a:ext cx="672558" cy="848033"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="672558" h="848033">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="672558" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="672558" y="848033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="848033"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...66 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Freeform 64">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{118D98EF-3B5A-EB3D-B2E2-B687728986DC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3486009" y="322138"/>
+              <a:ext cx="842469" cy="842469"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="842469" h="842469">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="842470" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="842470" y="842469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="842469"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId5"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...31 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Freeform 65">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D2EFD4-9FF8-9548-7FEC-0BFE8696E481}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5193803" y="320861"/>
+              <a:ext cx="836331" cy="843747"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="836331" h="843747">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="836331" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="836331" y="843746"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="843746"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId6"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...66 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Freeform 66">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DC38CA-1CDF-EC7B-0487-1D25F772DD73}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2476788" y="180195"/>
+              <a:ext cx="1145370" cy="1065194"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1145370" h="1065194">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1145370" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1145370" y="1065194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1065194"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId7"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...31 lines deleted...]
-              </a:blip>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 67">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{014CBCA9-1229-E454-075C-DBEB343F8F83}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1799351" y="299851"/>
+              <a:ext cx="818563" cy="818563"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="818563" h="818563">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="818564" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="818564" y="818563"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="818563"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId8"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
-            </p:blipFill>
-[...13 lines deleted...]
-            <p:cNvPr id="23" name="Picture 22">
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Freeform 68">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD5F9F7A-0A4A-27C2-CC9E-CB55B5F0BDFA}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37F20029-EC26-AE3B-9591-104FEDF613DE}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
-            <p:cNvPicPr>
-[...1 lines deleted...]
-            </p:cNvPicPr>
+            <p:cNvSpPr/>
             <p:nvPr/>
-          </p:nvPicPr>
-[...1 lines deleted...]
-            <a:blip r:embed="rId17">
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4483926" y="215524"/>
+              <a:ext cx="558484" cy="936019"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="558484" h="936019">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="558484" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="558484" y="936018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="936018"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId9"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Freeform 69">
               <a:extLst>
-                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C13266AB-2A08-297F-D8F2-FAF1E4C7FFD4}"/>
                 </a:ext>
               </a:extLst>
-            </a:blip>
-[...3 lines deleted...]
-          </p:blipFill>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="10244524" y="197657"/>
-              <a:ext cx="804476" cy="804476"/>
+              <a:off x="11498041" y="364196"/>
+              <a:ext cx="921783" cy="771601"/>
             </a:xfrm>
-            <a:prstGeom prst="rect">
+            <a:custGeom>
               <a:avLst/>
-            </a:prstGeom>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="921783" h="771601">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="921783" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="921783" y="771600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="771600"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId10"/>
+              <a:stretch>
+                <a:fillRect t="-1608" b="-1608"/>
+              </a:stretch>
+            </a:blipFill>
           </p:spPr>
-        </p:pic>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Freeform 70">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0129E5A1-E75A-6B96-86BF-A670C8ACDA3B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10560673" y="247148"/>
+              <a:ext cx="909992" cy="992449"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="909992" h="992449">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="909993" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="909993" y="992449"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="992449"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId11"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Freeform 71">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D91BEBA-4A87-FDE5-7B46-A5B2922736B4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8115051" y="235740"/>
+              <a:ext cx="1275690" cy="956434"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1275690" h="956434">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1275690" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1275690" y="956434"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="956434"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId12"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Freeform 72">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2CC77A9-DE52-EAB2-76F7-F407F6013055}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9382075" y="197432"/>
+              <a:ext cx="1106654" cy="1106654"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1106654" h="1106654">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1106655" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1106655" y="1106654"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1106654"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId13"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Freeform 73">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E1838F-D339-DE81-01F3-522E4DCDF9E2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="20494715" y="309244"/>
+              <a:ext cx="1867406" cy="710782"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1867406" h="710782">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1867407" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1867407" y="710782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="710782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId14"/>
+              <a:stretch>
+                <a:fillRect t="-992" r="-7723"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Freeform 74">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C95B8AE6-A064-DB68-EFFC-421E104C14E8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7091368" y="238978"/>
+              <a:ext cx="1006411" cy="1006411"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1006411" h="1006411">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1006411" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1006411" y="1006411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1006411"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId15"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Freeform 75">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E4CC3C8-6A20-7D1A-2F80-32D15E77B7C7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275202" y="258619"/>
+              <a:ext cx="743414" cy="984281"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="743414" h="984281">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="743415" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="743415" y="984280"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="984280"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId16"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Freeform 76">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2521FD57-E06F-30AF-026D-3D4146B80EC6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="19735566" y="230182"/>
+              <a:ext cx="586430" cy="931251"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="586430" h="931251">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="586430" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="586430" y="931250"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="931250"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId17"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Freeform 77">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{131105AC-7D74-3A2F-E754-77C8A1101789}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14757605" y="298086"/>
+              <a:ext cx="3375917" cy="889997"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3375917" h="889997">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3375917" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3375917" y="889997"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="889997"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId18"/>
+              <a:stretch>
+                <a:fillRect l="-2150" t="-52997" b="-65312"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Freeform 78">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42EF187D-6B9D-467C-B304-EF4ED916EA8F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="18168066" y="380289"/>
+              <a:ext cx="1313542" cy="700556"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1313542" h="700556">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1313542" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1313542" y="700555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="700555"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId19"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Freeform 79">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19948FF6-8563-883F-0148-D3BA2336BD62}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="22313392" y="254153"/>
+              <a:ext cx="2074596" cy="976061"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2074596" h="976061">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2074596" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2074596" y="976061"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="976061"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId20"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Freeform 80">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB98DC38-CF8D-CEAA-FAE5-252A008A4687}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="25679960" y="0"/>
+              <a:ext cx="1772360" cy="1329270"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1772360" h="1329270">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1772359" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1772359" y="1329270"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1329270"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId21"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Freeform 81">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B754BF-B46A-92C2-BA85-A5FFF7DED5CD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="24370716" y="343230"/>
+              <a:ext cx="1112181" cy="741454"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1112181" h="741454">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1112181" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1112181" y="741454"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="741454"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId22"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Freeform 82">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86C4C93B-FBC4-BAD1-6064-142F82193431}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12652183" y="305315"/>
+              <a:ext cx="889361" cy="889361"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="889361" h="889361">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="889361" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="889361" y="889362"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="889362"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId23"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Freeform 83">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE7118BA-5CD2-10BB-B4F8-D0BB9EA20FCA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13487614" y="137997"/>
+              <a:ext cx="1344466" cy="1208373"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1344466" h="1208373">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1344465" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1344465" y="1208373"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1208373"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId24"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Freeform 84">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F20D50-5745-F2C6-D929-6CB6548EED5D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6474526" y="1559758"/>
+              <a:ext cx="1656637" cy="975049"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1656637" h="975049">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1656636" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1656636" y="975049"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="975049"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId25"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Freeform 85">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{939F99F3-E34B-75CE-86E1-1F816C2E2948}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3119137" y="1674446"/>
+              <a:ext cx="1632593" cy="918333"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1632593" h="918333">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1632593" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1632593" y="918334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="918334"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId26"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Freeform 86">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8B549D8-E870-8B80-BAAD-DFF3BD74F061}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496774" y="1408226"/>
+              <a:ext cx="1061349" cy="1061349"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1061349" h="1061349">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1061350" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1061350" y="1061349"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1061349"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId27"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Freeform 87">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E6C2C5-C480-3327-80CC-2E985B740B04}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7871164" y="1139898"/>
+              <a:ext cx="1722875" cy="1722875"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1722875" h="1722875">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1722875" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1722875" y="1722875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1722875"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId28"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Freeform 88">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31D41EA1-668A-1D44-6B2F-92A268AF3172}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1750358"/>
+              <a:ext cx="3027541" cy="671730"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3027541" h="671730">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3027541" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3027541" y="671730"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="671730"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId29"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Freeform 89">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BBD2DD1-C92A-D59D-A1A1-422A05577555}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10465872" y="1525830"/>
+              <a:ext cx="1123921" cy="951010"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1123921" h="951010">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1123921" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1123921" y="951010"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="951010"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId30"/>
+              <a:stretch>
+                <a:fillRect l="-5645" t="-18988" r="-9536" b="-17135"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Freeform 90">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57D0414E-5E9A-3FFE-2CB6-927F655C5C8B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17806668" y="1511118"/>
+              <a:ext cx="2241690" cy="911243"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2241690" h="911243">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2241690" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2241690" y="911243"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="911243"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId31"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Freeform 91">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D0F3BB3-0B5E-A65E-664A-1614B6CE453D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="20251312" y="1698566"/>
+              <a:ext cx="2002144" cy="592941"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2002144" h="592941">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2002145" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2002145" y="592941"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="592941"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId32"/>
+              <a:stretch>
+                <a:fillRect l="-2079" t="-131723" r="-2833" b="-122525"/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Freeform 92">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20B217C7-D909-5A5F-9415-FFCA5A2AF571}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14420561" y="1526463"/>
+              <a:ext cx="906336" cy="906336"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="906336" h="906336">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="906336" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="906336" y="906336"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="906336"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId33"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Freeform 93">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DB4A16-53DC-3567-3E5B-ED17F04129EC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15422240" y="1420373"/>
+              <a:ext cx="1073955" cy="1073955"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1073955" h="1073955">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1073955" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1073955" y="1073955"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1073955"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId34"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Freeform 94">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B594B2DD-18EB-0D6F-9E74-EED57BFD1771}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11534442" y="1187207"/>
+              <a:ext cx="2766084" cy="1559065"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2766084" h="1559065">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2766084" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2766084" y="1559065"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="1559065"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId35"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Freeform 95">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6754CDC-53C7-E400-010B-C5168F1FE836}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16610665" y="1526463"/>
+              <a:ext cx="861775" cy="861775"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="861775" h="861775">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="861775" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="861775" y="861775"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="861775"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId36"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Freeform 96">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711B90E4-856F-5497-EB25-F8F550099843}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="24213884" y="1664658"/>
+              <a:ext cx="3216423" cy="524317"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3216423" h="524317">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3216424" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3216424" y="524317"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="524317"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId37"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Freeform 97">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AFE34CF-EBF9-144E-7856-9880D558F028}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4789841" y="1598839"/>
+              <a:ext cx="1920823" cy="950007"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1920823" h="950007">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1920823" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1920823" y="950007"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="950007"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId38"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Freeform 98">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E3FE90A-92F7-B890-4744-6E707E40C999}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="22456410" y="1788193"/>
+              <a:ext cx="1431364" cy="400782"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1431364" h="400782">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1431364" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1431364" y="400782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="400782"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:blipFill>
+              <a:blip r:embed="rId39"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </a:blipFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="th-TH"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1320026729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5730,52 +8704,52 @@
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>FC Lamoon</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Open Sans Extrabold</vt:lpstr>
-      <vt:lpstr>FC Lamoon</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>วิชาการ-HIA</dc:title>
   <dc:creator>LAPTOP-Programmer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGjcWyrPUE</dc:identifier>
 </cp:coreProperties>
 </file>